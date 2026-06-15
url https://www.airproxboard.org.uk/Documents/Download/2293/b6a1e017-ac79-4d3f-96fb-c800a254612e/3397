--- v0 (2025-12-08)
+++ v1 (2026-06-15)
@@ -3,89 +3,89 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa.sharepoint.com/sites/COO-UKAB/Department/Website/Airprox Catalogue/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://caa-my.sharepoint.com/personal/krishna_gharti_airproxboard_org_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="699" documentId="8_{D6469590-069E-4A9D-9BA3-CBCA8239C375}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0CEC5881-914D-4493-A92A-AF7BCE1A846D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC3D2AA3-7871-4854-9E33-FC838ECCF205}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{6FC74830-B9E1-4A4A-8037-41209498AC42}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6FC74830-B9E1-4A4A-8037-41209498AC42}"/>
   </bookViews>
   <sheets>
     <sheet name="Website Catalogue 2024" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Website Catalogue 2024'!$A$1:$X$299</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5985" uniqueCount="832">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5985" uniqueCount="833">
   <si>
     <t>Airprox No</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Day/Night</t>
   </si>
   <si>
     <t>Time (UTC)</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Altitude (ft)</t>
   </si>
   <si>
     <t>Risk Category</t>
   </si>
   <si>
@@ -121,2466 +121,2469 @@
   <si>
     <t>Aircraft 2 Airspace</t>
   </si>
   <si>
     <t>Aircraft 2 Airspace Name</t>
   </si>
   <si>
     <t>Aircraft 2 ATS</t>
   </si>
   <si>
     <t>Aircraft 2 Flight Rules</t>
   </si>
   <si>
     <t>Airmix</t>
   </si>
   <si>
     <t>Sector Mix</t>
   </si>
   <si>
     <t>Daylight</t>
   </si>
   <si>
     <t>55:39:00 N</t>
   </si>
   <si>
-    <t>003:53:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>B</t>
   </si>
   <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Wing - Aeroplane </t>
   </si>
   <si>
     <t xml:space="preserve">EMBRAER - ERJ190 </t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Scottish TMA</t>
   </si>
   <si>
     <t xml:space="preserve">AIR TRAFFIC CONTROL SERVICE (CLASS A to E) </t>
   </si>
   <si>
     <t>IFR</t>
   </si>
   <si>
     <t xml:space="preserve">Unknown </t>
   </si>
   <si>
     <t xml:space="preserve">Other - Other </t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Object </t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN </t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Civilian vs Civilian</t>
   </si>
   <si>
     <t>CAT-UA/Other</t>
   </si>
   <si>
     <t>52:36:00 N</t>
   </si>
   <si>
-    <t>001:00:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Non-Commercial Operations - Pleasure - Local </t>
   </si>
   <si>
     <t xml:space="preserve">Rotary Wing - Helicopter </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Guimbal Cabri G2 </t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Leicester ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME AIR TO GROUND SERVICE </t>
   </si>
   <si>
     <t>VFR</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Flight Training/Instructional - Check </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 152 </t>
   </si>
   <si>
     <t>GA-GA</t>
   </si>
   <si>
     <t>50:55:00 N</t>
   </si>
   <si>
-    <t>000:26:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS - A320 </t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>London TMA</t>
   </si>
   <si>
     <t>51:12:00 N</t>
   </si>
   <si>
-    <t>000:11:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS - A321 </t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Unknown </t>
   </si>
   <si>
     <t>RPAS/UAS</t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - RPAS </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS </t>
   </si>
   <si>
     <t>51:18:00 N</t>
   </si>
   <si>
-    <t>000:29:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BOEING - 787 </t>
   </si>
   <si>
     <t>52:27:00 N</t>
   </si>
   <si>
-    <t>001:09:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>C</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Pleasure </t>
   </si>
   <si>
     <t xml:space="preserve">Fixed Wing - Sailplane (Glider) </t>
   </si>
   <si>
     <t xml:space="preserve">SLINGSBY - T61 Venture </t>
   </si>
   <si>
     <t>London FIR</t>
   </si>
   <si>
     <t xml:space="preserve">MOONEY </t>
   </si>
   <si>
     <t>53:02:00 N</t>
   </si>
   <si>
-    <t>002:49:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>E</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA28 </t>
   </si>
   <si>
     <t>Liverpool CTR</t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME CONTROL SERVICE </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA38 </t>
   </si>
   <si>
     <t>52:02:00 N</t>
   </si>
   <si>
-    <t>001:27:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Non-Commercial Operations - Pleasure - Cross Country </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - WAG-AERO ACRO TRAINER </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 182 </t>
   </si>
   <si>
     <t>52:20:00 N</t>
   </si>
   <si>
-    <t>001:20:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SOCATA - TB10 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - BASIC SERVICE (CLASS G) </t>
   </si>
   <si>
     <t xml:space="preserve">Nationally Regulated Operations - Military </t>
   </si>
   <si>
     <t xml:space="preserve">SOCATA - TBM700 </t>
   </si>
   <si>
     <t>GA-Mil</t>
   </si>
   <si>
     <t>52:14:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Flight Training/Instructional </t>
   </si>
   <si>
     <t xml:space="preserve">DIAMOND - DA42 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - PROCEDURAL SERVICE (CLASS G) </t>
   </si>
   <si>
     <t xml:space="preserve">AGUSTA - A109 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - TRAFFIC SERVICE (CLASS G) </t>
   </si>
   <si>
     <t>51:52:00 N</t>
   </si>
   <si>
-    <t>000:35:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Towing </t>
   </si>
   <si>
     <t xml:space="preserve">ROBIN - DR400 </t>
   </si>
   <si>
     <t>Luton CTR</t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Business </t>
   </si>
   <si>
     <t xml:space="preserve">SIKORSKY - S76 </t>
   </si>
   <si>
     <t>Civ Comm-GA</t>
   </si>
   <si>
     <t>51:43:00 N</t>
   </si>
   <si>
-    <t>000:31:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - FOLLAND GNAT T MK1 </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS - Establishing </t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Flight Training/Instructional - Dual </t>
   </si>
   <si>
     <t xml:space="preserve">TECNAM - P2008 </t>
   </si>
   <si>
     <t>52:59:00 N</t>
   </si>
   <si>
-    <t>002:54:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>UK FIS - TRAFFIC SERVICE (GLASS G)</t>
   </si>
   <si>
     <t>51:23:00 N</t>
   </si>
   <si>
-    <t>002:21:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Non-Commercial Operations - Other </t>
   </si>
   <si>
     <t xml:space="preserve">BELL - 429 </t>
   </si>
   <si>
     <t>Emerg Servs-UA/Other</t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 172 </t>
   </si>
   <si>
     <t xml:space="preserve">VANS - RV9 </t>
   </si>
   <si>
     <t>51:55:00 N</t>
   </si>
   <si>
-    <t>002:09:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ROBINSON - R22 </t>
   </si>
   <si>
     <t>Gloucester ATZ</t>
   </si>
   <si>
     <t>51:19:00 N</t>
   </si>
   <si>
-    <t>000:33:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Fairoaks ATZ</t>
   </si>
   <si>
     <t>52:57:00 N</t>
   </si>
   <si>
-    <t>000:34:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Prefect </t>
   </si>
   <si>
     <t>Barkston Heath ATZ</t>
   </si>
   <si>
     <t>Military vs Military</t>
   </si>
   <si>
     <t>Mil-Mil</t>
   </si>
   <si>
-    <t>001:02:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EVEKTOR AEROTECHNIK - EV97 </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - T61 </t>
   </si>
   <si>
     <t>53:11:00 N</t>
   </si>
   <si>
-    <t>001:19:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Fixed Wing - Ultralight/ Microlight </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Skyranger Nynja </t>
   </si>
   <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger - Air Taxi </t>
   </si>
   <si>
     <t>51:38:00 N</t>
   </si>
   <si>
-    <t>000:01:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>AIRBUS - A320</t>
   </si>
   <si>
     <t>Dusk/twilight</t>
   </si>
   <si>
     <t>51:20:00 N</t>
   </si>
   <si>
-    <t>000:55:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CESSNA - 150 </t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME FISO </t>
   </si>
   <si>
     <t xml:space="preserve">PILATUS - PC24 </t>
   </si>
   <si>
     <t>52:44:00 N</t>
   </si>
   <si>
-    <t>001:28:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - F35 </t>
   </si>
   <si>
     <t>Joint</t>
   </si>
   <si>
     <t>Mil-UA/Other</t>
   </si>
   <si>
     <t>51:09:00 N</t>
   </si>
   <si>
-    <t>001:46:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Nationally Regulated Operations - Military - check with inspector</t>
   </si>
   <si>
     <t>Boscombe MATZ</t>
   </si>
   <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Calibration </t>
   </si>
   <si>
     <t>Boscombe ATZ</t>
   </si>
   <si>
     <t>Civ Comm-Civ Comm</t>
   </si>
   <si>
     <t>54:36:00 N</t>
   </si>
   <si>
-    <t>005:40:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Newtonards ATZ</t>
   </si>
   <si>
     <t>GA-UA/Other</t>
   </si>
   <si>
-    <t>000:35:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>51:28:00 N</t>
   </si>
   <si>
-    <t>000:22:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t>52:12:00 N</t>
   </si>
   <si>
-    <t>001:38:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Wellesbourne ATZ</t>
   </si>
   <si>
     <t>51:51:00 N</t>
   </si>
   <si>
-    <t>000:54:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Merlin </t>
   </si>
   <si>
     <t>52:50:00 N</t>
   </si>
   <si>
-    <t>001:42:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BEAGLE - B121 </t>
   </si>
   <si>
     <t>50:47:00 N</t>
   </si>
   <si>
-    <t>001:06:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Aerial Survey </t>
   </si>
   <si>
     <t>RPAS/UAS - Rotorcraft</t>
   </si>
   <si>
     <t>OTHER - Yuunec Typhoon RPAS</t>
   </si>
   <si>
     <t>UA/Other-UA/Other</t>
   </si>
   <si>
-    <t>000:07:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PZL BIELSKO - SZD51 </t>
   </si>
   <si>
     <t xml:space="preserve">CIRRUS - SR22 </t>
   </si>
   <si>
     <t>52:55:00 N</t>
   </si>
   <si>
-    <t>002:55:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">VANS - RV-14 </t>
   </si>
   <si>
     <t>57:16:00 N</t>
   </si>
   <si>
-    <t>005:48:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) </t>
   </si>
   <si>
     <t xml:space="preserve">AIRBUS HELICOPTERS - MBB BK117 </t>
   </si>
   <si>
     <t>Scottish FIR</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Typhoon </t>
   </si>
   <si>
     <t>Civ Comm-Mil</t>
   </si>
   <si>
     <t>Night/dark</t>
   </si>
   <si>
     <t>51:10:00 N</t>
   </si>
   <si>
-    <t>002:30:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - A400M </t>
   </si>
   <si>
     <t>51:39:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">No ATS (ESTABLISHING/MONITORING FREQUENCY) </t>
   </si>
   <si>
     <t xml:space="preserve">EUROCOPTER - EC130 </t>
   </si>
   <si>
     <t>52:34:00 N</t>
   </si>
   <si>
-    <t>001:15:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>51:00:00 N</t>
   </si>
   <si>
-    <t>001:50:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHEMPP HIRTH - STANDARD CIRRUS </t>
   </si>
   <si>
     <t>53:58:00 N</t>
   </si>
   <si>
-    <t>001:09:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Not mapped - Nynja </t>
   </si>
   <si>
     <t>52:37:00 N</t>
   </si>
   <si>
-    <t>003:09:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t>Whelshpool ATZ</t>
   </si>
   <si>
     <t>55:09:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">No ATS - Listening out only </t>
   </si>
   <si>
     <t>51:29:00 N</t>
   </si>
   <si>
-    <t>000:05:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Chinook </t>
   </si>
   <si>
     <t>London CTR</t>
   </si>
   <si>
     <t>No ATS</t>
   </si>
   <si>
     <t>53:01:00 N</t>
   </si>
   <si>
-    <t>000:37:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>OTHER - Military - Phenom</t>
   </si>
   <si>
     <t>Cranwell MATZ</t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - DECONFLICTION SERVICE (CLASS G) </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Tutor </t>
   </si>
   <si>
     <t>57:12:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger - Offshore </t>
   </si>
   <si>
     <t xml:space="preserve">SIKORSKY - S92 </t>
   </si>
   <si>
     <t>Aberdeen CTR</t>
   </si>
   <si>
     <t>58:15:00 N</t>
   </si>
   <si>
-    <t>005:01:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>OTHER - UAS/RPAS - DJI Phantom</t>
   </si>
   <si>
     <t>Non-Commercial Operations - Relocation - Positioning</t>
   </si>
   <si>
     <t>AEROSPATIALE - AS350 - B2</t>
   </si>
   <si>
-    <t>000:21:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger - Airline </t>
   </si>
   <si>
     <t xml:space="preserve">BOEING - 737 </t>
   </si>
   <si>
     <t>AIR TRAFFIC CONTROL SERVICE (CLASS A TO E)</t>
   </si>
   <si>
     <t>53:17:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Commercial Air Transport </t>
   </si>
   <si>
     <t xml:space="preserve">BEECH - 90 - E90 </t>
   </si>
   <si>
     <t>Gamston ATZ</t>
   </si>
   <si>
-    <t>002:38:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Bristol CTR</t>
   </si>
   <si>
     <t xml:space="preserve">MONNETT - SONEX </t>
   </si>
   <si>
     <t>CAT-GA</t>
   </si>
   <si>
     <t>53:48:00 N</t>
   </si>
   <si>
-    <t>001:26:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">DIAMOND - DA40 </t>
   </si>
   <si>
     <t>50:56:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">SOCATA - TB20 </t>
   </si>
   <si>
-    <t>000:38:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>55:53:00 N</t>
   </si>
   <si>
-    <t>003:23:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>OTHER - Military - Viking</t>
   </si>
   <si>
     <t>Edinburgh CTR</t>
   </si>
   <si>
     <t>51:41:00 N</t>
   </si>
   <si>
-    <t>000:24:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>Non-Commercial Operations</t>
   </si>
   <si>
     <t>CESSNA - 152</t>
   </si>
   <si>
     <t>AERO VODOCHODY - L29</t>
   </si>
   <si>
     <t>52:17:00 N</t>
   </si>
   <si>
-    <t>000:52:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>AERODROME AIR TO GROUND SERVICE</t>
   </si>
   <si>
     <t>52:03:00 N</t>
   </si>
   <si>
-    <t>003:04:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHEMPP HIRTH - VENTUS 2C </t>
   </si>
   <si>
     <t>51:59:00 N</t>
   </si>
   <si>
-    <t>001:39:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>DE HAVILLAND - DH82</t>
   </si>
   <si>
     <t>DE HAVILLAND - DHC1</t>
   </si>
   <si>
     <t>52:54:00 N</t>
   </si>
   <si>
-    <t>000:42:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>OTHER - Military - Atlas</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - prefect </t>
   </si>
   <si>
     <t>51:27:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBUS - A350 </t>
   </si>
   <si>
     <t>51:30:00 N</t>
   </si>
   <si>
-    <t>000:10:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>London City CTR</t>
   </si>
   <si>
     <t>52:11:00 N</t>
   </si>
   <si>
-    <t>000:02:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GLASER DIRKS - DG300 </t>
   </si>
   <si>
     <t>55:28:00 N</t>
   </si>
   <si>
-    <t>002:31:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Manchester TMA</t>
   </si>
   <si>
     <t>53:46:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">CENTRAIR - ASW20 </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS - traffic </t>
   </si>
   <si>
     <t xml:space="preserve">VANS - RV14 </t>
   </si>
   <si>
     <t>51:36:00 N</t>
   </si>
   <si>
-    <t>000:09:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PARTENAVIA - P68 - B </t>
   </si>
   <si>
     <t xml:space="preserve">BEECH - 58 </t>
   </si>
   <si>
     <t>51:35:00 N</t>
   </si>
   <si>
-    <t>000:31:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Denham ATZ</t>
   </si>
   <si>
-    <t>000:23:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">GROB - G109 - UNDESIGNATED SERIES </t>
   </si>
   <si>
     <t xml:space="preserve">BELL - 206 </t>
   </si>
   <si>
     <t>50:57:00 N</t>
   </si>
   <si>
-    <t>002:08:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PIPER - PA22 </t>
   </si>
   <si>
     <t>Compton Abbas ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Chipmunk </t>
   </si>
   <si>
     <t>53:25:00 N</t>
   </si>
   <si>
-    <t>002:45:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Manchester CTA</t>
   </si>
   <si>
     <t>50:48:00 N</t>
   </si>
   <si>
-    <t>003:02:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">JODEL - D112 </t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Balloon </t>
   </si>
   <si>
     <t>52:28:00 N</t>
   </si>
   <si>
-    <t>000:20:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CESSNA - 152 - NO SERIES EXISTS </t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Flight Training/Instructional - Solo </t>
   </si>
   <si>
     <t xml:space="preserve">COMCO IKARUS - IKARUS C42 </t>
   </si>
   <si>
     <t>50:44:00 N</t>
   </si>
   <si>
-    <t>003:19:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>54:26:00 N</t>
   </si>
   <si>
-    <t>002:58:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Other - Paraglider </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Paraglider </t>
   </si>
   <si>
     <t>51:16:00 N</t>
   </si>
   <si>
-    <t>001:10:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHLEICHER - ASW28 </t>
   </si>
   <si>
     <t xml:space="preserve">DIAMOND - DA62 </t>
   </si>
   <si>
     <t>52:49:00 N</t>
   </si>
   <si>
-    <t>002:12:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GROB - G103 </t>
   </si>
   <si>
     <t xml:space="preserve">ROBINSON - R44 </t>
   </si>
   <si>
-    <t>002:14:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">GLASFLUGEL - STANDARD LIBELLE </t>
   </si>
   <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Parachute drop </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 208 </t>
   </si>
   <si>
-    <t>000:53:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>51:13:00 N</t>
   </si>
   <si>
-    <t>001:13:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Rotary Wing - Gyroplane</t>
   </si>
   <si>
     <t>MAGNI</t>
   </si>
   <si>
     <t>VANS - RV8</t>
   </si>
   <si>
-    <t>000:16:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS - A319 </t>
   </si>
   <si>
     <t>LTMA</t>
   </si>
   <si>
     <t>52:56:00 N</t>
   </si>
   <si>
     <t>51:03:00 N</t>
   </si>
   <si>
-    <t>001:52:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHLEICHER - ASG29 </t>
   </si>
   <si>
-    <t>000:14:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AEROS - DISCUS </t>
   </si>
   <si>
     <t>54:39:00 N</t>
   </si>
   <si>
-    <t>002:27:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Phantom 4 </t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Texan </t>
   </si>
   <si>
     <t>54:09:00 N</t>
   </si>
   <si>
-    <t>001:14:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger - HEMS </t>
   </si>
   <si>
     <t xml:space="preserve">EUROCOPTER - EC135 </t>
   </si>
   <si>
     <t xml:space="preserve">EAA - BIPLANE </t>
   </si>
   <si>
     <t>Emerg Servs-Unk ac</t>
   </si>
   <si>
     <t>50:46:00 N</t>
   </si>
   <si>
-    <t>001:16:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Commercial Air Transport - Passenger - Sightseeing </t>
   </si>
   <si>
     <t xml:space="preserve">SUPERMARINE - SPITFIRE </t>
   </si>
   <si>
-    <t>002:50:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Shobdon ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">PILATUS - PC12 </t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Relocation </t>
   </si>
   <si>
     <t xml:space="preserve">EUROCOPTER - AS355 </t>
   </si>
   <si>
     <t>54:12:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Not mapped - Falke </t>
   </si>
   <si>
     <t>55:35:00 N</t>
   </si>
   <si>
-    <t>005:21:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DE HAVILLAND - DHC6 </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA30 </t>
   </si>
   <si>
-    <t>000:15:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CESSNA - 560 </t>
   </si>
   <si>
     <t>CAT-Civ Comm</t>
   </si>
   <si>
     <t xml:space="preserve">PARTENAVIA - P68 </t>
   </si>
   <si>
     <t>52:09:00 N</t>
   </si>
   <si>
-    <t>001:54:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>52:15:00 N</t>
   </si>
   <si>
-    <t>000:45:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DIAMOND - DA40 - NG </t>
   </si>
   <si>
     <t xml:space="preserve">VANS - RV6 - A </t>
   </si>
   <si>
     <t>51:57:00 N</t>
   </si>
   <si>
-    <t>001:17:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BRM AERO - BRISTELL NG5 </t>
   </si>
   <si>
     <t>51:33:00 N</t>
   </si>
   <si>
     <t>SCHEMPP-HIRTH - ARCUS</t>
   </si>
   <si>
     <t>Non-Commercial Operations - Flight Training/Instructional</t>
   </si>
   <si>
     <t>RPAS/UAS - Fixed-Wing</t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Model Aircraft </t>
   </si>
   <si>
     <t>Civ Comm-UA/Other</t>
   </si>
   <si>
     <t>52:16:00 N</t>
   </si>
   <si>
-    <t>000:56:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHEMPP HIRTH - Arcus T </t>
   </si>
   <si>
     <t>51:44:00 N</t>
   </si>
   <si>
-    <t>004:14:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>51:54:00 N</t>
   </si>
   <si>
-    <t>001:58:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Not mapped - Chipmunk </t>
   </si>
   <si>
     <t>51:58:00 N</t>
   </si>
   <si>
-    <t>000:13:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CESSNA - 550 </t>
   </si>
   <si>
     <t>53:34:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">EUROCOPTER - EC145 </t>
   </si>
   <si>
-    <t>001:28:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BEECH - 18 </t>
   </si>
   <si>
     <t>GA-Unk ac</t>
   </si>
   <si>
     <t>52:13:00 N</t>
   </si>
   <si>
     <t>51:31:00 N</t>
   </si>
   <si>
-    <t>004:09:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>52:05:00 N</t>
   </si>
   <si>
-    <t>000:10:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t>Cranfield ATZ</t>
   </si>
   <si>
-    <t>002:10:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>53:07:00 N</t>
   </si>
   <si>
     <t>Hawarden ATZ</t>
   </si>
   <si>
-    <t>001:21:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Topcliffe MATZ</t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME AIR TO GROUND SERVICE - MAGCS </t>
   </si>
   <si>
     <t xml:space="preserve">GLASER DIRKS - DG1000 </t>
   </si>
   <si>
     <t>50:50:00 N</t>
   </si>
   <si>
-    <t>000:04:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GROB - G109 </t>
   </si>
   <si>
     <t>51:08:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBUS - A321 - 100 </t>
   </si>
   <si>
     <t>Gatwick CTR</t>
   </si>
   <si>
-    <t>000:30:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Other - Para-motors/para-planes </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Paramotor/paraplane - Canopy Suspended </t>
   </si>
   <si>
     <t xml:space="preserve">GLASER DIRKS - DG505 </t>
   </si>
   <si>
-    <t>000:13:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>51:56:00 N</t>
   </si>
   <si>
-    <t>001:04:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCOTTISH AVIATION - BULLDOG - 120 </t>
   </si>
   <si>
     <t>54:22:00 N</t>
   </si>
   <si>
-    <t>001:36:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - C17 </t>
   </si>
   <si>
     <t xml:space="preserve">HAWKER - HUNTER </t>
   </si>
   <si>
     <t>53:50:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Hawk </t>
   </si>
   <si>
     <t xml:space="preserve">Non-Commercial Operations - Test Flight - Post Maintenance Functional Check Flight </t>
   </si>
   <si>
     <t xml:space="preserve">RAYTHEON - B300 </t>
   </si>
   <si>
-    <t>000:49:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Not mapped - Alpi Pioneer 300 </t>
   </si>
   <si>
-    <t>002:04:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AEROSPATIALE - AS350 </t>
   </si>
   <si>
     <t xml:space="preserve">SCHEMPP HIRTH - VENTUS B </t>
   </si>
   <si>
-    <t>001:07:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t>Daventry CTA</t>
   </si>
   <si>
     <t>51:14:00 N</t>
   </si>
   <si>
     <t>Rotary Wing - Helicopter</t>
   </si>
   <si>
     <t>Danger Area EGD123</t>
   </si>
   <si>
     <t>Nationally Regulated Operations - Military</t>
   </si>
   <si>
     <t>OTHER - UAS/RPAS - Parrot Anafi</t>
   </si>
   <si>
     <t>50:51:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Nationally Regulated Operations </t>
   </si>
   <si>
     <t>Goodwood ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">GUIMBAL - CABRI - G2 </t>
   </si>
   <si>
-    <t>001:02:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Nationally Regulated Operations - Police </t>
   </si>
   <si>
     <t xml:space="preserve">VULCANAIR - P68 </t>
   </si>
   <si>
     <t xml:space="preserve">PAC - 750XL </t>
   </si>
   <si>
     <t>Civ Comm-Emerg Servs</t>
   </si>
   <si>
-    <t>000:21:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">GRUMMAN - AA5 </t>
   </si>
   <si>
-    <t>001:32:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BAE - AVRO146RJ - 70 - 70 </t>
   </si>
   <si>
     <t>Boscombe CMATZ</t>
   </si>
   <si>
     <t>OTHER - Military - Voyager</t>
   </si>
   <si>
     <t>Brize Norton CTR</t>
   </si>
   <si>
     <t>52:04:00 N</t>
   </si>
   <si>
-    <t>000:41:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">FLYLIGHT - EXODUS DELTAJET 500 STINGRAY </t>
   </si>
   <si>
     <t>55:57:00 N</t>
   </si>
   <si>
-    <t>004:26:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Glasgow CTR</t>
   </si>
   <si>
     <t>55:01:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 525 </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - F15 </t>
   </si>
   <si>
     <t>51:11:00 N</t>
   </si>
   <si>
-    <t>001:15:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BOEING - 727 </t>
   </si>
   <si>
     <t xml:space="preserve">ASCENT INDUSTRIES - EUROFOX </t>
   </si>
   <si>
     <t>51:17:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Inspire 2 </t>
   </si>
   <si>
     <t xml:space="preserve">VANS - RV7 </t>
   </si>
   <si>
     <t>51:47:00 N</t>
   </si>
   <si>
     <t>DIAMOND - DA40</t>
   </si>
   <si>
     <t>51:25:00 N</t>
   </si>
   <si>
-    <t>000:39:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AEROSPATIALE - AS355 </t>
   </si>
   <si>
     <t>Ascot RA(T)</t>
   </si>
   <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Aerial Observation </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Matrice 300 </t>
   </si>
   <si>
     <t>53:20:00 N</t>
   </si>
   <si>
-    <t>001:35:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Other - Paraglider - Non-powered Paraglider </t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Paraglider </t>
   </si>
   <si>
     <t>UNKNOWN - untraced light aircraft</t>
   </si>
   <si>
     <t>52:01:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">DASSAULT - FALCON 7X </t>
   </si>
   <si>
     <t xml:space="preserve">ROCKWELL - 695 </t>
   </si>
   <si>
     <t>51:50:00 N</t>
   </si>
   <si>
     <t>50:58:00 N</t>
   </si>
   <si>
-    <t>002:07:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Not mapped - Tiger Moth </t>
   </si>
   <si>
-    <t>001:03:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ROLLADEN SCHNEIDER - LS6 - 18W </t>
   </si>
   <si>
     <t>Odiham MATZ</t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA31 </t>
   </si>
   <si>
     <t>56:00:00 N</t>
   </si>
   <si>
-    <t>003:12:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Commercial Air Transport</t>
   </si>
   <si>
     <t>AERODROME CONTROL SERVICE</t>
   </si>
   <si>
     <t>51:53:00 N</t>
   </si>
   <si>
-    <t>000:17:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Commercial Air Transport - Passenger</t>
   </si>
   <si>
     <t>AIRBUS - A321</t>
   </si>
   <si>
     <t>AIR TRAFFIC CONTROL SERVICE (CLASS A to E)</t>
   </si>
   <si>
-    <t>000:58:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>ECLIPSE AEROSPACE - EA500</t>
   </si>
   <si>
-    <t>000:52:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>ECLIPSE AVIATION - 500</t>
   </si>
   <si>
     <t>Blackbushe ATZ</t>
   </si>
   <si>
     <t>COMMANDER - 114</t>
   </si>
   <si>
-    <t>001:34:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ROTORSPORT - MT03 </t>
   </si>
   <si>
     <t xml:space="preserve">VANS - RV6 </t>
   </si>
   <si>
-    <t>000:51:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHLEICHER - ASK21 </t>
   </si>
   <si>
     <t xml:space="preserve">TECNAM - P2006T </t>
   </si>
   <si>
     <t>51:42:00 N</t>
   </si>
   <si>
-    <t>000:50:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>51:06:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Other </t>
   </si>
   <si>
     <t xml:space="preserve">RPAS/UAS </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS </t>
   </si>
   <si>
     <t xml:space="preserve">SHORT - SC7 - Skyvan </t>
   </si>
   <si>
     <t>EGD129</t>
   </si>
   <si>
     <t>52:08:00 N</t>
   </si>
   <si>
-    <t>000:57:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>Wattisham ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">BEECH - 36 - Beechcraft Bonanza </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - TRAFFIC SERVICE (CLASS G) - Reduced Service </t>
   </si>
   <si>
-    <t>000:18:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DORNIER - 228 </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - 182 - R </t>
   </si>
   <si>
     <t>Sleap ATZ</t>
   </si>
   <si>
     <t>50:59:00 N</t>
   </si>
   <si>
-    <t>002:11:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>CHAMPION - BGCBC</t>
   </si>
   <si>
-    <t>000:43:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHLEICHER - ASH31 </t>
   </si>
   <si>
     <t xml:space="preserve">DE HAVILLAND - DHC1 </t>
   </si>
   <si>
-    <t>000:01:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Not mapped - EC145 </t>
   </si>
   <si>
     <t>London/City  CTR</t>
   </si>
   <si>
     <t>Special VFR</t>
   </si>
   <si>
-    <t>001:37:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EMBRAER - EMB505 - Phenom </t>
   </si>
   <si>
-    <t>002:13:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>SCHEMPP HIRTH - NIMBUS 3DT</t>
   </si>
   <si>
     <t>52:23:00 N</t>
   </si>
   <si>
-    <t>001:06:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SLINGSBY - T65 - Vega </t>
   </si>
   <si>
     <t>51:01:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA20 </t>
   </si>
   <si>
     <t xml:space="preserve">HUGHES - 369 </t>
   </si>
   <si>
-    <t>000:06:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">LANGE - Antares </t>
   </si>
   <si>
     <t xml:space="preserve">D </t>
   </si>
   <si>
     <t>Manchester CTR</t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - TRAFFIC SERVICE (CLASS G) - Reduced </t>
   </si>
   <si>
     <t xml:space="preserve">ROBIN - HR200 </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS (ESTABLISHING/MONITORING FREQUENCY) - Listening Out (Wattisham) </t>
   </si>
   <si>
     <t>53:29:00 N</t>
   </si>
   <si>
-    <t>002:29:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">UNKNOWN - Model glider </t>
   </si>
   <si>
     <t>54:07:00 N</t>
   </si>
   <si>
-    <t>003:20:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BEECH - 300 - B300 </t>
   </si>
   <si>
     <t xml:space="preserve">BELL - 505 </t>
   </si>
   <si>
-    <t>001:07:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>52:45:00 N</t>
   </si>
   <si>
-    <t>002:35:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>London UIR</t>
   </si>
   <si>
     <t>Controlled VFR</t>
   </si>
   <si>
     <t>AIRBUS - A319</t>
   </si>
   <si>
     <t>Non-Commercial Operations - Flight Training/Instructional - Unknown</t>
   </si>
   <si>
-    <t>001:05:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>51:07:00 N</t>
   </si>
   <si>
-    <t>001:04:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Specialised Operations (Aerial Work) - Photography </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA32 </t>
   </si>
   <si>
     <t>52:10:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">SCHEMPP HIRTH - DISCUS B </t>
   </si>
   <si>
     <t xml:space="preserve">BEECH - 200 - B200 </t>
   </si>
   <si>
-    <t>002:06:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SCHLEICHER - ASW27 </t>
   </si>
   <si>
     <t>55:51:00 N</t>
   </si>
   <si>
-    <t>004:28:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>50:52:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">JABIRU - J400 </t>
   </si>
   <si>
     <t xml:space="preserve">BEAGLE - Pup </t>
   </si>
   <si>
     <t>53:24:00 N</t>
   </si>
   <si>
     <t>53:19:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">SCHLEICHER - ASK18 </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA24 </t>
   </si>
   <si>
     <t>51:34:00 N</t>
   </si>
   <si>
-    <t>000:19:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>56:12:00 N</t>
   </si>
   <si>
-    <t>003:18:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AEROPRO - EUROFOX </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA28RT </t>
   </si>
   <si>
     <t xml:space="preserve">SCHEMPP HIRTH - DISCUS 2A </t>
   </si>
   <si>
     <t xml:space="preserve">SOCATA - RALLYE180 </t>
   </si>
   <si>
     <t>Middle Wallop ATZ</t>
   </si>
   <si>
     <t>51:26:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">LEARJET - 45 </t>
   </si>
   <si>
     <t>London City CTA</t>
   </si>
   <si>
     <t xml:space="preserve">DIAMOND - HK36 </t>
   </si>
   <si>
-    <t>002:25:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>OTHER - Military - C130</t>
   </si>
   <si>
-    <t>002:16:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>53:22:00 N</t>
   </si>
   <si>
     <t>Mancheste CTR</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Mavic 2 </t>
   </si>
   <si>
-    <t>001:44:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS HELICOPTERS - AS350 </t>
   </si>
   <si>
     <t>52:42:00 N</t>
   </si>
   <si>
-    <t>001:45:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ATR - ATR72 </t>
   </si>
   <si>
     <t>56:16:00 N</t>
   </si>
   <si>
-    <t>003:35:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ATR - ATR42 </t>
   </si>
   <si>
     <t>Tay CTA</t>
   </si>
   <si>
     <t xml:space="preserve">AIR TRAFFIC CONTROL SERVICE (CLASS A to E) - ATC contacted Police at this time </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA17 </t>
   </si>
   <si>
     <t xml:space="preserve">THRUSTER </t>
   </si>
   <si>
     <t>53:32:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Paramotor </t>
   </si>
   <si>
     <t>52:22:00 N</t>
   </si>
   <si>
-    <t>001:26:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SLINGSBY </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - C152 </t>
   </si>
   <si>
     <t xml:space="preserve">SCHEMPP HIRTH - DISCUS 2C FES </t>
   </si>
   <si>
     <t xml:space="preserve">SCHEMPP HIRTH - MINI NIMBUS - HS7 </t>
   </si>
   <si>
-    <t xml:space="preserve">P AND M AVIATION </t>
-[...1 lines deleted...]
-  <si>
     <t>53:35:00 N</t>
   </si>
   <si>
-    <t>000:40:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS HELICOPTERS - H160 </t>
   </si>
   <si>
     <t>Oxford ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">SLINGSBY - T67 - C - Firefly </t>
   </si>
   <si>
     <t>56:27:00 N</t>
   </si>
   <si>
-    <t>003:15:00 W</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS HELICOPTERS - EC135 </t>
   </si>
   <si>
     <t>GA-Emerg Servs</t>
   </si>
   <si>
     <t xml:space="preserve">BELLANCA - Decathlon </t>
   </si>
   <si>
-    <t>000:08:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">SPORTINE AVIACIJA - LAK19 </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS - Listening Out (Hus Bos Radio) </t>
   </si>
   <si>
     <t xml:space="preserve">AIRBUS - A319 - 100 - 111 </t>
   </si>
   <si>
     <t>50:05:00 N</t>
   </si>
   <si>
     <t>Land’s End ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA46 </t>
   </si>
   <si>
     <t>53:00:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">GUIMBAL - CABRI </t>
   </si>
   <si>
     <t>Cranwell ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME CONTROL SERVICE - Military </t>
   </si>
   <si>
     <t>56:26:00 N</t>
   </si>
   <si>
-    <t>003:21:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>Perth ATZ</t>
   </si>
   <si>
-    <t xml:space="preserve">ROCKWELL </t>
-[...1 lines deleted...]
-  <si>
     <t>CAT-CAT</t>
   </si>
   <si>
     <t>51:15:00 N</t>
   </si>
   <si>
-    <t>001:08:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Apache </t>
   </si>
   <si>
     <t>53:55:00 N</t>
   </si>
   <si>
     <t>52:43:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">BEECH - 33 </t>
   </si>
   <si>
     <t>51:40:00 N</t>
   </si>
   <si>
-    <t>000:27:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AGUSTAWESTLAND - AW109 </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Phenom </t>
   </si>
   <si>
-    <t>002:56:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">PIPER - PA34 </t>
   </si>
   <si>
     <t>55:36:00 N</t>
   </si>
   <si>
-    <t>002:13:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CASA - CN295 </t>
   </si>
   <si>
     <t>Scottish UIR</t>
   </si>
   <si>
     <t xml:space="preserve">BOEING - KC135 </t>
   </si>
   <si>
     <t>50:54:00 N</t>
   </si>
   <si>
-    <t>001:11:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">VANS - RV10 </t>
   </si>
   <si>
-    <t>000:03:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ASCENT INDUSTRIES - EUROFOX - Homebuilt </t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - PA25 </t>
   </si>
   <si>
-    <t>003:14:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">BOMBARDIER - Challenger 350 </t>
   </si>
   <si>
     <t xml:space="preserve">Rotary Wing - Gyroplane </t>
   </si>
   <si>
     <t xml:space="preserve">AUTOGYRO - Calidus </t>
   </si>
   <si>
     <t>54:14:00 N</t>
   </si>
   <si>
     <t>Gloucestershire ATZ</t>
   </si>
   <si>
     <t>Non-Commercial Operations - Pleasure</t>
   </si>
   <si>
     <t>OTHER - A22 Foxbat 3-axis Microlight</t>
   </si>
   <si>
     <t>50:49:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Wag Aero CUBy </t>
   </si>
   <si>
     <t xml:space="preserve">No ATS (ESTABLISHING/MONITORING FREQUENCY) - Listening Out (Farnborough) </t>
   </si>
   <si>
     <t>Elstree ATZ</t>
   </si>
   <si>
     <t>51:37:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">PIPER - J3 </t>
   </si>
   <si>
     <t xml:space="preserve">AGUSTA - AW119 </t>
   </si>
   <si>
-    <t>000:15:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>53:36:00 N</t>
   </si>
   <si>
-    <t>002:32:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t>52:24:00 N</t>
   </si>
   <si>
-    <t>000:04:00 E</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">AGUSTA - AW109 </t>
   </si>
   <si>
     <t xml:space="preserve">UNKNOWN - Flexwing </t>
   </si>
   <si>
     <t>Civ Comm-Unk ac</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - RPAS - Mavic Air </t>
   </si>
   <si>
     <t xml:space="preserve">MD HELICOPTER - 500 </t>
   </si>
   <si>
     <t xml:space="preserve">CESSNA - F406 </t>
   </si>
   <si>
     <t>51:04:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">Nationally Regulated Operations - Search and Rescue </t>
   </si>
   <si>
     <t xml:space="preserve">AGUSTA - AW169 </t>
   </si>
   <si>
     <t xml:space="preserve">COMCO IKARUS - IKARUS C42 - B </t>
   </si>
   <si>
     <t>53:12:00 N</t>
   </si>
   <si>
-    <t>003:00:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Texan II </t>
   </si>
   <si>
-    <t>000:20:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>PIPER - PA28</t>
   </si>
   <si>
     <t>54:16:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">AIRBUS - A320 - 200 </t>
   </si>
   <si>
-    <t>000:00:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EMBRAER - Embraer 190LR </t>
   </si>
   <si>
     <t>52:06:00 N</t>
   </si>
   <si>
     <t>BOEING - 787</t>
   </si>
   <si>
     <t>53:33:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">RPAS/UAS - Rotorcraft </t>
   </si>
   <si>
     <t>Sandtoft ATZ</t>
   </si>
   <si>
-    <t>000:08:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>Stapleford ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - AH64 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - BASIC SERVICE (CLASS G) - PSR only </t>
   </si>
   <si>
     <t>VFR night</t>
   </si>
   <si>
     <t>UK FIS - BASIC SERVICE (CLASS G)</t>
   </si>
   <si>
     <t>Danger Area EGD126</t>
   </si>
   <si>
     <t>OTHER - Military - Wildcat</t>
   </si>
   <si>
     <t>OTHER - Military - Juno</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - M300 </t>
   </si>
   <si>
     <t>57:11:00 N</t>
   </si>
   <si>
-    <t>002:00:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">AIRBUS HELICOPTERS - EC175 - H175 </t>
   </si>
   <si>
     <t>54:33:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - DJI Mini 4 Pro </t>
   </si>
   <si>
     <t>51:46:00 N</t>
   </si>
   <si>
     <t>53:23:00 N</t>
   </si>
   <si>
-    <t>002:46:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Drone </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Military - Puma </t>
   </si>
   <si>
     <t>51:48:00 N</t>
   </si>
   <si>
-    <t>001:57:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OTHER - Military - Voyager </t>
   </si>
   <si>
     <t xml:space="preserve">EMBRAER - EMB550 </t>
   </si>
   <si>
     <t>UK FIS - DECONFLICTION SERVICE (CLASS G)</t>
   </si>
   <si>
     <t>RAF Valley/Mona CMATZ</t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - Paramotor/paraplane </t>
   </si>
   <si>
     <t>54:53:00 N</t>
   </si>
   <si>
-    <t>006:05:00 W</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BOMBARDIER - BD700 </t>
   </si>
   <si>
     <t>UK FIS - PROCEDURAL SERVICE (CLASS G)</t>
   </si>
   <si>
     <t xml:space="preserve">EVEKTOR AEROTECHNIK - EV97 - Eurostar EV97 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - TRAFFIC SERVICE (CLASS G) - Radar Control </t>
   </si>
   <si>
-    <t>000:26:00 E</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">BELL - 407 </t>
   </si>
   <si>
     <t xml:space="preserve">UK FIS - BASIC SERVICE (CLASS G)  </t>
   </si>
   <si>
     <t xml:space="preserve">AEROPRAKT - A32 - Vixxen </t>
   </si>
   <si>
     <t>No ATS (ESTABLISHING/MONITORING FREQUENCY)</t>
   </si>
   <si>
     <t>53:09:00 N</t>
   </si>
   <si>
-    <t>002:57:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DAHER - TBM9 </t>
   </si>
   <si>
     <t>Manchester  CTR</t>
   </si>
   <si>
-    <t>000:07:00 E</t>
-[...1 lines deleted...]
-  <si>
     <t>50:35:00 N</t>
   </si>
   <si>
     <t xml:space="preserve">RPAS/UAS - Other </t>
   </si>
   <si>
     <t xml:space="preserve">OTHER - UAS/RPAS - Matrice 350 </t>
   </si>
   <si>
     <t>EGD031</t>
   </si>
   <si>
     <t xml:space="preserve">ALPI AVIATION - PIONEER400 </t>
   </si>
   <si>
     <t>52:58:00 N</t>
   </si>
   <si>
     <t>UK FIS - TRAFFIC SERVICE (CLASS G)</t>
   </si>
   <si>
     <t xml:space="preserve">AERODROME AIR TO GROUND SERVICE  </t>
   </si>
   <si>
-    <t>005:41:00 W</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DENNEY - KITFOX - III </t>
   </si>
   <si>
     <t>Newtownards ATZ</t>
   </si>
   <si>
     <t xml:space="preserve">PILATUS - PC21 </t>
   </si>
   <si>
     <t>Non-Commercial Operations - Unknown</t>
   </si>
   <si>
     <t>GROB - TUTOR</t>
   </si>
   <si>
     <t>OTHER - UAS/RPAS - DJI MAVIC</t>
   </si>
   <si>
     <t>Commercial Air Transport - Passenger - Air Taxi</t>
   </si>
   <si>
     <t>Specialised Operations (Aerial Work) - Aerial Survey</t>
   </si>
   <si>
-    <t>Commercial Air Transport &gt; Passenger - HEMS</t>
-[...1 lines deleted...]
-  <si>
     <t>53:18:00 N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">P AND M AVIATION - PEGASUS QUIK </t>
+  </si>
+  <si>
+    <t>ROCKWELL - 112 - TCA</t>
+  </si>
+  <si>
+    <t>Specialised Operations (Aerial Work) - Other</t>
+  </si>
+  <si>
+    <t>EMBRAER - ERJ190</t>
+  </si>
+  <si>
+    <t>Mil-Emerg Servs</t>
+  </si>
+  <si>
+    <t>Commercial Air Transport &gt; Passenger - Other</t>
+  </si>
+  <si>
+    <t>Welshpool ATZ</t>
+  </si>
+  <si>
+    <t>3:53:00 W</t>
+  </si>
+  <si>
+    <t>1:00:00 W</t>
+  </si>
+  <si>
+    <t>0:26:00 W</t>
+  </si>
+  <si>
+    <t>0:11:00 E</t>
+  </si>
+  <si>
+    <t>0:29:00 W</t>
+  </si>
+  <si>
+    <t>1:09:00 E</t>
+  </si>
+  <si>
+    <t>2:49:00 W</t>
+  </si>
+  <si>
+    <t>1:27:00 W</t>
+  </si>
+  <si>
+    <t>1:20:00 W</t>
+  </si>
+  <si>
+    <t>0:35:00 W</t>
+  </si>
+  <si>
+    <t>0:31:00 E</t>
+  </si>
+  <si>
+    <t>2:54:00 W</t>
+  </si>
+  <si>
+    <t>2:21:00 W</t>
+  </si>
+  <si>
+    <t>2:09:00 W</t>
+  </si>
+  <si>
+    <t>0:33:00 W</t>
+  </si>
+  <si>
+    <t>0:34:00 W</t>
+  </si>
+  <si>
+    <t>1:02:00 E</t>
+  </si>
+  <si>
+    <t>1:19:00 W</t>
+  </si>
+  <si>
+    <t>0:01:00 E</t>
+  </si>
+  <si>
+    <t>0:55:00 W</t>
+  </si>
+  <si>
+    <t>1:28:00 E</t>
+  </si>
+  <si>
+    <t>1:46:00 W</t>
+  </si>
+  <si>
+    <t>5:40:00 W</t>
+  </si>
+  <si>
+    <t>0:35:00 E</t>
+  </si>
+  <si>
+    <t>0:22:00 W</t>
+  </si>
+  <si>
+    <t>0:11:00 W</t>
+  </si>
+  <si>
+    <t>1:38:00 W</t>
+  </si>
+  <si>
+    <t>0:54:00 W</t>
+  </si>
+  <si>
+    <t>1:42:00 W</t>
+  </si>
+  <si>
+    <t>1:06:00 W</t>
+  </si>
+  <si>
+    <t>0:07:00 W</t>
+  </si>
+  <si>
+    <t>2:55:00 W</t>
+  </si>
+  <si>
+    <t>5:48:00 W</t>
+  </si>
+  <si>
+    <t>2:30:00 W</t>
+  </si>
+  <si>
+    <t>1:15:00 E</t>
+  </si>
+  <si>
+    <t>1:50:00 W</t>
+  </si>
+  <si>
+    <t>1:09:00 W</t>
+  </si>
+  <si>
+    <t>3:09:00 W</t>
+  </si>
+  <si>
+    <t>0:05:00 E</t>
+  </si>
+  <si>
+    <t>0:37:00 W</t>
+  </si>
+  <si>
+    <t>5:01:00 W</t>
+  </si>
+  <si>
+    <t>0:21:00 W</t>
+  </si>
+  <si>
+    <t>2:38:00 W</t>
+  </si>
+  <si>
+    <t>1:26:00 W</t>
+  </si>
+  <si>
+    <t>1:18:00 W</t>
+  </si>
+  <si>
+    <t>0:38:00 W</t>
+  </si>
+  <si>
+    <t>3:23:00 W</t>
+  </si>
+  <si>
+    <t>0:24:00 E</t>
+  </si>
+  <si>
+    <t>0:52:00 E</t>
+  </si>
+  <si>
+    <t>3:04:00 W</t>
+  </si>
+  <si>
+    <t>1:39:00 W</t>
+  </si>
+  <si>
+    <t>0:42:00 W</t>
+  </si>
+  <si>
+    <t>0:10:00 E</t>
+  </si>
+  <si>
+    <t>0:02:00 W</t>
+  </si>
+  <si>
+    <t>2:31:00 W</t>
+  </si>
+  <si>
+    <t>0:09:00 E</t>
+  </si>
+  <si>
+    <t>0:31:00 W</t>
+  </si>
+  <si>
+    <t>0:23:00 W</t>
+  </si>
+  <si>
+    <t>1:41:00 W</t>
+  </si>
+  <si>
+    <t>2:08:00 W</t>
+  </si>
+  <si>
+    <t>2:45:00 W</t>
+  </si>
+  <si>
+    <t>3:02:00 W</t>
+  </si>
+  <si>
+    <t>0:20:00 W</t>
+  </si>
+  <si>
+    <t>3:19:00 W</t>
+  </si>
+  <si>
+    <t>2:58:00 W</t>
+  </si>
+  <si>
+    <t>1:10:00 W</t>
+  </si>
+  <si>
+    <t>2:12:00 W</t>
+  </si>
+  <si>
+    <t>2:14:00 W</t>
+  </si>
+  <si>
+    <t>0:51:00 W</t>
+  </si>
+  <si>
+    <t>0:53:00 E</t>
+  </si>
+  <si>
+    <t>1:13:00 W</t>
+  </si>
+  <si>
+    <t>0:16:00 W</t>
+  </si>
+  <si>
+    <t>1:52:00 W</t>
+  </si>
+  <si>
+    <t>0:14:00 W</t>
+  </si>
+  <si>
+    <t>2:27:00 W</t>
+  </si>
+  <si>
+    <t>1:14:00 W</t>
+  </si>
+  <si>
+    <t>1:16:00 W</t>
+  </si>
+  <si>
+    <t>2:50:00 W</t>
+  </si>
+  <si>
+    <t>5:21:00 W</t>
+  </si>
+  <si>
+    <t>0:15:00 W</t>
+  </si>
+  <si>
+    <t>1:54:00 W</t>
+  </si>
+  <si>
+    <t>0:45:00 W</t>
+  </si>
+  <si>
+    <t>1:17:00 W</t>
+  </si>
+  <si>
+    <t>0:56:00 W</t>
+  </si>
+  <si>
+    <t>4:14:00 W</t>
+  </si>
+  <si>
+    <t>1:58:00 W</t>
+  </si>
+  <si>
+    <t>0:13:00 E</t>
+  </si>
+  <si>
+    <t>1:28:00 W</t>
+  </si>
+  <si>
+    <t>4:09:00 W</t>
+  </si>
+  <si>
+    <t>0:10:00 W</t>
+  </si>
+  <si>
+    <t>0:36:00 W</t>
+  </si>
+  <si>
+    <t>2:10:00 W</t>
+  </si>
+  <si>
+    <t>1:21:00 W</t>
+  </si>
+  <si>
+    <t>0:04:00 W</t>
+  </si>
+  <si>
+    <t>0:30:00 W</t>
+  </si>
+  <si>
+    <t>0:13:00 W</t>
+  </si>
+  <si>
+    <t>1:04:00 W</t>
+  </si>
+  <si>
+    <t>1:36:00 W</t>
+  </si>
+  <si>
+    <t>0:49:00 W</t>
+  </si>
+  <si>
+    <t>2:04:00 W</t>
+  </si>
+  <si>
+    <t>1:07:00 W</t>
+  </si>
+  <si>
+    <t>2:02:00 W</t>
+  </si>
+  <si>
+    <t>1:02:00 W</t>
+  </si>
+  <si>
+    <t>0:21:00 E</t>
+  </si>
+  <si>
+    <t>1:32:00 W</t>
+  </si>
+  <si>
+    <t>0:41:00 W</t>
+  </si>
+  <si>
+    <t>4:26:00 W</t>
+  </si>
+  <si>
+    <t>1:15:00 W</t>
+  </si>
+  <si>
+    <t>0:39:00 W</t>
+  </si>
+  <si>
+    <t>1:35:00 W</t>
+  </si>
+  <si>
+    <t>2:07:00 W</t>
+  </si>
+  <si>
+    <t>1:03:00 W</t>
+  </si>
+  <si>
+    <t>3:12:00 W</t>
+  </si>
+  <si>
+    <t>0:17:00 W</t>
+  </si>
+  <si>
+    <t>0:58:00 W</t>
+  </si>
+  <si>
+    <t>0:52:00 W</t>
+  </si>
+  <si>
+    <t>1:34:00 W</t>
+  </si>
+  <si>
+    <t>0:51:00 E</t>
+  </si>
+  <si>
+    <t>0:50:00 W</t>
+  </si>
+  <si>
+    <t>0:57:00 E</t>
+  </si>
+  <si>
+    <t>0:18:00 W</t>
+  </si>
+  <si>
+    <t>2:11:00 W</t>
+  </si>
+  <si>
+    <t>0:43:00 E</t>
+  </si>
+  <si>
+    <t>0:01:00 W</t>
+  </si>
+  <si>
+    <t>1:37:00 W</t>
+  </si>
+  <si>
+    <t>2:13:00 W</t>
+  </si>
+  <si>
+    <t>1:06:00 E</t>
+  </si>
+  <si>
+    <t>0:06:00 E</t>
+  </si>
+  <si>
+    <t>2:29:00 W</t>
+  </si>
+  <si>
+    <t>3:20:00 W</t>
+  </si>
+  <si>
+    <t>1:07:00 E</t>
+  </si>
+  <si>
+    <t>2:35:00 E</t>
+  </si>
+  <si>
+    <t>1:05:00 W</t>
+  </si>
+  <si>
+    <t>1:04:00 E</t>
+  </si>
+  <si>
+    <t>2:06:00 W</t>
+  </si>
+  <si>
+    <t>4:28:00 W</t>
+  </si>
+  <si>
+    <t>0:19:00 W</t>
+  </si>
+  <si>
+    <t>3:18:00 W</t>
+  </si>
+  <si>
+    <t>2:25:00 W</t>
+  </si>
+  <si>
+    <t>2:16:00 W</t>
+  </si>
+  <si>
+    <t>1:44:00 W</t>
+  </si>
+  <si>
+    <t>1:45:00 W</t>
+  </si>
+  <si>
+    <t>0:24:00 W</t>
+  </si>
+  <si>
+    <t>3:35:00 W</t>
+  </si>
+  <si>
+    <t>1:26:00 E</t>
+  </si>
+  <si>
+    <t>0:40:00 W</t>
+  </si>
+  <si>
+    <t>3:15:00 W</t>
+  </si>
+  <si>
+    <t>0:06:00 W</t>
+  </si>
+  <si>
+    <t>4:32:00 W</t>
+  </si>
+  <si>
+    <t>0:08:00 W</t>
+  </si>
+  <si>
+    <t>3:21:00 W</t>
+  </si>
+  <si>
+    <t>1:08:00 W</t>
+  </si>
+  <si>
+    <t>0:27:00 W</t>
+  </si>
+  <si>
+    <t>2:56:00 W</t>
+  </si>
+  <si>
+    <t>2:13:00 E</t>
+  </si>
+  <si>
+    <t>1:11:00 W</t>
+  </si>
+  <si>
+    <t>0:03:00 W</t>
+  </si>
+  <si>
+    <t>3:14:00 W</t>
+  </si>
+  <si>
+    <t>0:15:00 E</t>
+  </si>
+  <si>
+    <t>2:32:00 W</t>
+  </si>
+  <si>
+    <t>0:04:00 E</t>
+  </si>
+  <si>
+    <t>0:57:00 W</t>
+  </si>
+  <si>
+    <t>3:00:00 W</t>
+  </si>
+  <si>
+    <t>0:20:00 E</t>
+  </si>
+  <si>
+    <t>0:00:00 E</t>
+  </si>
+  <si>
+    <t>0:08:00 E</t>
+  </si>
+  <si>
+    <t>2:00:00 W</t>
+  </si>
+  <si>
+    <t>2:46:00 W</t>
+  </si>
+  <si>
+    <t>1:57:00 W</t>
+  </si>
+  <si>
+    <t>6:05:00 W</t>
+  </si>
+  <si>
+    <t>3:16:00 W</t>
+  </si>
+  <si>
+    <t>0:26:00 E</t>
+  </si>
+  <si>
+    <t>2:57:00 W</t>
+  </si>
+  <si>
+    <t>0:07:00 E</t>
+  </si>
+  <si>
+    <t>5:41:00 W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -3018,78 +3021,78 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024147.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024028.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024067.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024157.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024214.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024254.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3443" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024045.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024110.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024124.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024012.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024196.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024291.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024284.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024121.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024159.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024299.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024078.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024176.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024212.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024242.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3424" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024120.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024053.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024105.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024143.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024154.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024183.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024217.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024240.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024287.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3513" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024114.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3598" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024300.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024063.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024051.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024092.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024115.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024169.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024222.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024207.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024241.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024252.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3423" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024002.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024126.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3515" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024282.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024038.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024055.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024090.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024113.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024141.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024189.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024014.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024243.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024218.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024247.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024286.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3421" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3611" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024301.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024054.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024097.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024089.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024133.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024135.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024174.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024216.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024224.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024239.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024262.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024279.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3519" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024006.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024043.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024068.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024082.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024158.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024288.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024015.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024152.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024117.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024166.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024209.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024213.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024269.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024249.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024072.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024099.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3522" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024302.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024077.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024129.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024106.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024156.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024180.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024205.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024234.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024267.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024275.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024029.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024062.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3526" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024289.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024080.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024109.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024118.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024138.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024177.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024226.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024228.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024005.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024236.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024036.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024261.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3407" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3279" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024064.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024096.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024076.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024202.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024107.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024173.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024184.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024230.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024181.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024010.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024266.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024274.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3434" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024290.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024030.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024056.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024094.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024111.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024155.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024164.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024088.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024185.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024187.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024238.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024260.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3466" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3281" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3628" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024101.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024046.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024103.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024145.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024136.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024075.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024162.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024188.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024227.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024250.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024265.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024270.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3437" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024292.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024016.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024033.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024060.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024134.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024125.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024108.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024093.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024168.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024198.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024219.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024232.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024259.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024041.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024069.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024142.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024277.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024052.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024081.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024116.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024146.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024210.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024203.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024245.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024263.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024268.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024048.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3436" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024294.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024071.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024193.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024112.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024163.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024191.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024195.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024098.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024091.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024237.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024258.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024042.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3500" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024276.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3630" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024032.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024130.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024200.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024197.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024221.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024074.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024073.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024225.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024248.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024256.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024298.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3439" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024295.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024031.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024140.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024132.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024179.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024223.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024070.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024102.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024086.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024211.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024004.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024233.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024257.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3429" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024273.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3629" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024137.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024165.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024220.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024027.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024035.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024057.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024087.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024192.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024208.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024246.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024255.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3376" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3443" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024297.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024122.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024127.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024037.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024047.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024104.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024085.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024160.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024215.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024008.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024201.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024235.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024293.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3512" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024285.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024039.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024095.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024171.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024229.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024244.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3330" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024123.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024296.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024007.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024066.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024175.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024084.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024170.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024231.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3430" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024065.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024144.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024206.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024253.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/Documents/Download/2293/b6a1e017-ac79-4d3f-96fb-c800a254612e/3475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024044.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024131.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox%20Report%202024283.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0D90EBE-431D-4657-9CD9-97A96C498652}">
   <dimension ref="A1:X299"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="X1" sqref="X1"/>
+      <selection pane="topRight" activeCell="F300" sqref="F300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10.1796875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="7.90625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="8.453125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.81640625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.54296875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8.7265625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.7265625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="10.90625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.81640625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.26953125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="44.1796875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="30.1796875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="35.7265625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.81640625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20.26953125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="56" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.7265625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="58.1796875" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="22.90625" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="22.81640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="32.54296875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.81640625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="20.26953125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="55.453125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="17.7265625" bestFit="1" customWidth="1"/>
-    <col min="23" max="23" width="12.6328125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="12.54296875" customWidth="1"/>
     <col min="24" max="24" width="16.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="9" t="s">
         <v>6</v>
       </c>
@@ -3140,22083 +3143,22083 @@
       </c>
       <c r="W1" s="8" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A2" s="12">
         <v>2024001</v>
       </c>
       <c r="B2" s="1">
         <v>45297</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D2" s="3">
         <v>0.52847222222222223</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>26</v>
+        <v>658</v>
       </c>
       <c r="G2" s="2">
         <v>6000</v>
       </c>
       <c r="H2" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="L2" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="M2" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="M2" s="4" t="s">
+      <c r="N2" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="N2" s="4" t="s">
+      <c r="O2" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O2" s="4" t="s">
+      <c r="P2" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P2" s="5" t="s">
+      <c r="Q2" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q2" s="5" t="s">
+      <c r="R2" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R2" s="5" t="s">
+      <c r="S2" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T2" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="U2" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S2" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U2" s="5" t="s">
+      <c r="V2" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V2" s="5" t="s">
+      <c r="W2" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W2" s="13" t="s">
+      <c r="X2" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A3" s="12">
         <v>2024002</v>
       </c>
       <c r="B3" s="1">
         <v>45297</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="3">
         <v>0.51736111111111105</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>43</v>
+        <v>659</v>
       </c>
       <c r="G3" s="2">
         <v>570</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I3" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="Q3" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R3" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P3" s="5" t="s">
+      <c r="S3" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W3" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" s="13" t="s">
         <v>51</v>
-      </c>
-[...22 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A4" s="12">
         <v>2024003</v>
       </c>
       <c r="B4" s="1">
         <v>45296</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="3">
         <v>0.3743055555555555</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>55</v>
+        <v>660</v>
       </c>
       <c r="G4" s="2">
         <v>10000</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="P4" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P4" s="5" t="s">
+      <c r="Q4" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q4" s="5" t="s">
+      <c r="R4" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R4" s="5" t="s">
+      <c r="S4" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U4" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U4" s="5" t="s">
+      <c r="V4" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V4" s="5" t="s">
+      <c r="W4" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W4" s="13" t="s">
+      <c r="X4" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>2024004</v>
       </c>
       <c r="B5" s="1">
         <v>45294</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D5" s="3">
         <v>0.68333333333333324</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>60</v>
+        <v>661</v>
       </c>
       <c r="G5" s="2">
         <v>9600</v>
       </c>
       <c r="H5" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U5" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="V5" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W5" s="13" t="s">
+      <c r="X5" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>2024005</v>
       </c>
       <c r="B6" s="1">
         <v>45299</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="3">
         <v>0.46249999999999997</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="G6" s="2">
         <v>8000</v>
       </c>
       <c r="H6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q6" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T6" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U6" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W6" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W6" s="13" t="s">
+      <c r="X6" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A7" s="12">
         <v>2024006</v>
       </c>
       <c r="B7" s="1">
         <v>45307</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="3">
         <v>0.51874999999999993</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>70</v>
+        <v>663</v>
       </c>
       <c r="G7" s="2">
         <v>800</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="S7" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U7" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V7" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W7" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X7" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A8" s="12">
         <v>2024007</v>
       </c>
       <c r="B8" s="1">
         <v>45307</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="3">
         <v>0.62638888888888888</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>831</v>
+        <v>650</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>78</v>
+        <v>664</v>
       </c>
       <c r="G8" s="2">
         <v>1600</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W8" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X8" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A9" s="12">
         <v>2024008</v>
       </c>
       <c r="B9" s="1">
         <v>45307</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="3">
         <v>0.67569444444444438</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>86</v>
+        <v>665</v>
       </c>
       <c r="G9" s="2">
         <v>1600</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P9" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U9" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V9" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W9" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X9" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A10" s="12">
         <v>2024009</v>
       </c>
       <c r="B10" s="1">
         <v>45309</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D10" s="3">
         <v>0.60763888888888895</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>91</v>
+        <v>666</v>
       </c>
       <c r="G10" s="2">
         <v>2600</v>
       </c>
       <c r="H10" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P10" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T10" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V10" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W10" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X10" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A11" s="12">
         <v>2024010</v>
       </c>
       <c r="B11" s="1">
         <v>45314</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="3">
         <v>0.52083333333333337</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="G11" s="2">
         <v>3200</v>
       </c>
       <c r="H11" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T11" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U11" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V11" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W11" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X11" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A12" s="12">
         <v>2024011</v>
       </c>
       <c r="B12" s="1">
         <v>45317</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="3">
         <v>0.62847222222222221</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>104</v>
+        <v>667</v>
       </c>
       <c r="G12" s="2">
         <v>2400</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P12" s="5" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="Q12" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R12" s="5" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="S12" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T12" s="5" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="U12" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V12" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W12" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X12" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A13" s="12">
         <v>2024012</v>
       </c>
       <c r="B13" s="1">
         <v>45318</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="3">
         <v>0.52638888888888891</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>112</v>
+        <v>668</v>
       </c>
       <c r="G13" s="2">
         <v>2100</v>
       </c>
       <c r="H13" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T13" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U13" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V13" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W13" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X13" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A14" s="12">
         <v>2024013</v>
       </c>
       <c r="B14" s="1">
         <v>45318</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="3">
         <v>0.64027777777777783</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="F14" s="2" t="s">
-        <v>118</v>
+        <v>669</v>
       </c>
       <c r="G14" s="2">
         <v>1900</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P14" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q14" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S14" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T14" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U14" s="5" t="s">
-        <v>119</v>
+        <v>107</v>
       </c>
       <c r="V14" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W14" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X14" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A15" s="12">
         <v>2024014</v>
       </c>
       <c r="B15" s="1">
         <v>45315</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="3">
         <v>0.6791666666666667</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>121</v>
+        <v>670</v>
       </c>
       <c r="G15" s="2">
         <v>250</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="J15" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R15" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T15" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U15" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W15" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X15" s="13" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A16" s="12">
         <v>2024015</v>
       </c>
       <c r="B16" s="1">
         <v>45319</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="3">
         <v>0.43124999999999997</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="G16" s="2">
         <v>2100</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P16" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q16" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R16" s="5" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="S16" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T16" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U16" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V16" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W16" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X16" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A17" s="12">
         <v>2024016</v>
       </c>
       <c r="B17" s="1">
         <v>45321</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="3">
         <v>0.58750000000000002</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>128</v>
+        <v>671</v>
       </c>
       <c r="G17" s="2">
         <v>950</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J17" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q17" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R17" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T17" s="5" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="U17" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V17" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W17" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X17" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A18" s="12">
         <v>2024017</v>
       </c>
       <c r="B18" s="1">
         <v>45318</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="3">
         <v>0.55833333333333335</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>132</v>
+        <v>672</v>
       </c>
       <c r="G18" s="2">
         <v>1000</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L18" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="N18" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O18" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P18" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q18" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R18" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="U18" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T18" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V18" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W18" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X18" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A19" s="12">
         <v>2024018</v>
       </c>
       <c r="B19" s="1">
         <v>45323</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="3">
         <v>0.58750000000000002</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>134</v>
+        <v>119</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>135</v>
+        <v>673</v>
       </c>
       <c r="G19" s="2">
         <v>1300</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J19" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q19" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R19" s="5" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T19" s="5" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="U19" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V19" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W19" s="13" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X19" s="13" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A20" s="12">
         <v>2024019</v>
       </c>
       <c r="B20" s="1">
         <v>45329</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="3">
         <v>0.4548611111111111</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>140</v>
+        <v>674</v>
       </c>
       <c r="G20" s="2">
         <v>1600</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P20" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q20" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R20" s="5" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="S20" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T20" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U20" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V20" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W20" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X20" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A21" s="12">
         <v>2024020</v>
       </c>
       <c r="B21" s="1">
         <v>45329</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="3">
         <v>0.60416666666666663</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>144</v>
+        <v>675</v>
       </c>
       <c r="G21" s="2">
         <v>2500</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J21" s="4" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N21" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V21" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...20 lines deleted...]
-      <c r="V21" s="5" t="s">
+      <c r="W21" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W21" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X21" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A22" s="12">
         <v>2024021</v>
       </c>
       <c r="B22" s="1">
         <v>45327</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>149</v>
+        <v>676</v>
       </c>
       <c r="G22" s="2">
         <v>7000</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>150</v>
+        <v>131</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P22" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q22" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R22" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S22" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T22" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U22" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V22" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W22" s="6" t="s">
+      <c r="X22" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A23" s="12">
         <v>2024023</v>
       </c>
       <c r="B23" s="1">
         <v>45334</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="D23" s="3">
         <v>0.70763888888888893</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>153</v>
+        <v>677</v>
       </c>
       <c r="G23" s="2">
         <v>1600</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P23" s="5" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="Q23" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R23" s="5" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T23" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U23" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V23" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W23" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X23" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A24" s="12">
         <v>2024024</v>
       </c>
       <c r="B24" s="1">
         <v>45336</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="3">
         <v>0.53472222222222221</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>158</v>
+        <v>678</v>
       </c>
       <c r="G24" s="2">
         <v>14460</v>
       </c>
       <c r="H24" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P24" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q24" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R24" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S24" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T24" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U24" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V24" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W24" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X24" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A25" s="12">
         <v>2024026</v>
       </c>
       <c r="B25" s="1">
         <v>45349</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="3">
         <v>0.66805555555555562</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>163</v>
+        <v>679</v>
       </c>
       <c r="G25" s="6">
         <v>2700</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>556</v>
+        <v>436</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>824</v>
+        <v>644</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="Q25" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R25" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T25" s="5" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="U25" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V25" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W25" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X25" s="13" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A26" s="12">
         <v>2024027</v>
       </c>
       <c r="B26" s="1">
         <v>45346</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>170</v>
+        <v>680</v>
       </c>
       <c r="G26" s="2">
         <v>1800</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K26" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L26" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O26" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P26" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q26" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R26" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S26" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T26" s="5" t="s">
-        <v>171</v>
+        <v>148</v>
       </c>
       <c r="U26" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V26" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W26" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X26" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="27" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A27" s="12">
         <v>2024028</v>
       </c>
       <c r="B27" s="1">
         <v>45348</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="3">
         <v>0.6166666666666667</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>173</v>
+        <v>681</v>
       </c>
       <c r="G27" s="2">
         <v>10500</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J27" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K27" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M27" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P27" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q27" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R27" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T27" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U27" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V27" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W27" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W27" s="13" t="s">
+      <c r="X27" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A28" s="12">
         <v>2024029</v>
       </c>
       <c r="B28" s="1">
         <v>45353</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="3">
         <v>0.72222222222222221</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>175</v>
+        <v>682</v>
       </c>
       <c r="G28" s="2">
         <v>1100</v>
       </c>
       <c r="H28" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M28" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P28" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N28" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q28" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R28" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S28" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T28" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U28" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V28" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W28" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W28" s="13" t="s">
+      <c r="X28" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A29" s="12">
         <v>2024030</v>
       </c>
       <c r="B29" s="1">
         <v>45354</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="3">
         <v>0.38541666666666669</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>176</v>
+        <v>683</v>
       </c>
       <c r="G29" s="2">
         <v>8000</v>
       </c>
       <c r="H29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J29" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M29" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P29" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N29" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q29" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R29" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T29" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U29" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V29" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W29" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W29" s="13" t="s">
+      <c r="X29" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A30" s="12">
         <v>2024031</v>
       </c>
       <c r="B30" s="1">
         <v>45352</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D30" s="3">
         <v>0.60069444444444442</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>178</v>
+        <v>684</v>
       </c>
       <c r="G30" s="2">
         <v>1150</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O30" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q30" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R30" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P30" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S30" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T30" s="5" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="U30" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V30" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W30" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X30" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A31" s="12">
         <v>2024032</v>
       </c>
       <c r="B31" s="1">
         <v>45357</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="3">
         <v>0.61458333333333337</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>181</v>
+        <v>685</v>
       </c>
       <c r="G31" s="2">
         <v>100</v>
       </c>
       <c r="H31" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J31" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K31" s="4" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
       <c r="L31" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P31" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q31" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R31" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T31" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U31" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V31" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W31" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X31" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A32" s="12">
         <v>2024033</v>
       </c>
       <c r="B32" s="1">
         <v>45356</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="3">
         <v>0.54861111111111105</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>184</v>
+        <v>686</v>
       </c>
       <c r="G32" s="2">
         <v>1300</v>
       </c>
       <c r="H32" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K32" s="4" t="s">
-        <v>185</v>
+        <v>156</v>
       </c>
       <c r="L32" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N32" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M32" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O32" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P32" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q32" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q32" s="5" t="s">
+      <c r="R32" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R32" s="5" t="s">
+      <c r="S32" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T32" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U32" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S32" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U32" s="5" t="s">
+      <c r="V32" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V32" s="5" t="s">
+      <c r="W32" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X32" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A33" s="12">
         <v>2024034</v>
       </c>
       <c r="B33" s="1">
         <v>45359</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="3">
         <v>0.8125</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>187</v>
+        <v>687</v>
       </c>
       <c r="G33" s="2">
         <v>350</v>
       </c>
       <c r="H33" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J33" s="4" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="K33" s="4" t="s">
-        <v>190</v>
+        <v>160</v>
       </c>
       <c r="L33" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O33" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P33" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q33" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R33" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T33" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U33" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V33" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V33" s="5" t="s">
+      <c r="W33" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X33" s="13" t="s">
-        <v>191</v>
+        <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A34" s="12">
         <v>2024035</v>
       </c>
       <c r="B34" s="1">
         <v>45357</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="3">
         <v>0.61944444444444446</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>192</v>
+        <v>688</v>
       </c>
       <c r="G34" s="2">
         <v>2200</v>
       </c>
       <c r="H34" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J34" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K34" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="L34" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M34" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P34" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K34" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q34" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R34" s="5" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="S34" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T34" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U34" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V34" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W34" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X34" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A35" s="12">
         <v>2024036</v>
       </c>
       <c r="B35" s="1">
         <v>45346</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="3">
         <v>0.51874999999999993</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>196</v>
+        <v>689</v>
       </c>
       <c r="G35" s="2">
         <v>2800</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L35" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M35" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N35" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O35" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q35" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="S35" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U35" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M35" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V35" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W35" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X35" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A36" s="12">
         <v>2024037</v>
       </c>
       <c r="B36" s="1">
         <v>45371</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="3">
         <v>0.4548611111111111</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>198</v>
+        <v>166</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>199</v>
+        <v>690</v>
       </c>
       <c r="G36" s="2">
         <v>700</v>
       </c>
       <c r="H36" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K36" s="4" t="s">
-        <v>201</v>
+        <v>168</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P36" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q36" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R36" s="5" t="s">
-        <v>203</v>
+        <v>170</v>
       </c>
       <c r="S36" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T36" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U36" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V36" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W36" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X36" s="13" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="37" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A37" s="12">
         <v>2024038</v>
       </c>
       <c r="B37" s="1">
         <v>45371</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D37" s="3">
         <v>0.82291666666666663</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>207</v>
+        <v>691</v>
       </c>
       <c r="G37" s="2">
         <v>1800</v>
       </c>
       <c r="H37" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I37" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J37" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K37" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="L37" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O37" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P37" s="5" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="Q37" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R37" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T37" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U37" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V37" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W37" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X37" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="38" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A38" s="12">
         <v>2024039</v>
       </c>
       <c r="B38" s="1">
         <v>45376</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="3">
         <v>0.51736111111111105</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>132</v>
+        <v>672</v>
       </c>
       <c r="G38" s="2">
         <v>900</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P38" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q38" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R38" s="5" t="s">
-        <v>211</v>
+        <v>177</v>
       </c>
       <c r="S38" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T38" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U38" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V38" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W38" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X38" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A39" s="12">
         <v>2024040</v>
       </c>
       <c r="B39" s="1">
         <v>45376</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="3">
         <v>0.63958333333333328</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>212</v>
+        <v>178</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>213</v>
+        <v>692</v>
       </c>
       <c r="G39" s="2">
         <v>11970</v>
       </c>
       <c r="H39" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="L39" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O39" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P39" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q39" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q39" s="5" t="s">
+      <c r="R39" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R39" s="5" t="s">
+      <c r="S39" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T39" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U39" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S39" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U39" s="5" t="s">
+      <c r="V39" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W39" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X39" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A40" s="12">
         <v>2024041</v>
       </c>
       <c r="B40" s="1">
         <v>45381</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="3">
         <v>0.64861111111111114</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>43</v>
+        <v>659</v>
       </c>
       <c r="G40" s="2">
         <v>800</v>
       </c>
       <c r="H40" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L40" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M40" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N40" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M40" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O40" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P40" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q40" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R40" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S40" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T40" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="U40" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T40" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V40" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W40" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X40" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A41" s="12">
         <v>2024042</v>
       </c>
       <c r="B41" s="1">
         <v>45381</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="3">
         <v>0.58750000000000002</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>214</v>
+        <v>179</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>215</v>
+        <v>693</v>
       </c>
       <c r="G41" s="2">
         <v>2369</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J41" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K41" s="4" t="s">
-        <v>216</v>
+        <v>180</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O41" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P41" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q41" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R41" s="5" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T41" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U41" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V41" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W41" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X41" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A42" s="12">
         <v>2024043</v>
       </c>
       <c r="B42" s="1">
         <v>45381</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="3">
         <v>0.53680555555555554</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>217</v>
+        <v>181</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>218</v>
+        <v>694</v>
       </c>
       <c r="G42" s="2">
         <v>500</v>
       </c>
       <c r="H42" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="K42" s="4" t="s">
-        <v>219</v>
+        <v>182</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P42" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q42" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R42" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S42" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T42" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U42" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V42" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W42" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X42" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A43" s="12">
         <v>2024044</v>
       </c>
       <c r="B43" s="1">
         <v>45381</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="3">
         <v>0.48541666666666666</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>221</v>
+        <v>695</v>
       </c>
       <c r="G43" s="2">
         <v>300</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J43" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K43" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L43" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="N43" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M43" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O43" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P43" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q43" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R43" s="5" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="S43" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T43" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="U43" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T43" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V43" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W43" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X43" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A44" s="12">
         <v>2024045</v>
       </c>
       <c r="B44" s="1">
         <v>45381</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="3">
         <v>0.62986111111111109</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>224</v>
+        <v>185</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>187</v>
+        <v>687</v>
       </c>
       <c r="G44" s="2">
         <v>2700</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K44" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P44" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q44" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R44" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S44" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T44" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U44" s="5" t="s">
-        <v>225</v>
+        <v>186</v>
       </c>
       <c r="V44" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W44" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X44" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A45" s="12">
         <v>2024046</v>
       </c>
       <c r="B45" s="1">
         <v>45386</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="3">
         <v>0.77083333333333337</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>227</v>
+        <v>696</v>
       </c>
       <c r="G45" s="2">
         <v>1300</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K45" s="4" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P45" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q45" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R45" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T45" s="5" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="U45" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V45" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W45" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X45" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A46" s="12">
         <v>2024047</v>
       </c>
       <c r="B46" s="1">
         <v>45386</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D46" s="3">
         <v>0.5493055555555556</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>231</v>
+        <v>191</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>232</v>
+        <v>697</v>
       </c>
       <c r="G46" s="2">
         <v>1700</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>233</v>
+        <v>192</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>234</v>
+        <v>193</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="O46" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P46" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q46" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R46" s="5" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="S46" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T46" s="5" t="s">
-        <v>234</v>
+        <v>193</v>
       </c>
       <c r="U46" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V46" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W46" s="13" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X46" s="13" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A47" s="12">
         <v>2024048</v>
       </c>
       <c r="B47" s="1">
         <v>45359</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="3">
         <v>0.44722222222222219</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>237</v>
+        <v>196</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>128</v>
+        <v>671</v>
       </c>
       <c r="G47" s="2">
         <v>1600</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="J47" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K47" s="4" t="s">
-        <v>239</v>
+        <v>198</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
       <c r="N47" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O47" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O47" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P47" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R47" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T47" s="5" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
       <c r="U47" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V47" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W47" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X47" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A48" s="12">
         <v>2024049</v>
       </c>
       <c r="B48" s="1">
         <v>45380</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D48" s="3">
         <v>0.6430555555555556</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>241</v>
+        <v>200</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>242</v>
+        <v>698</v>
       </c>
       <c r="G48" s="2" t="s">
-        <v>243</v>
+        <v>201</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>244</v>
+        <v>202</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O48" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P48" s="5" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
       <c r="Q48" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R48" s="5" t="s">
-        <v>246</v>
+        <v>204</v>
       </c>
       <c r="S48" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T48" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U48" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V48" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W48" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X48" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A49" s="12">
         <v>2024050</v>
       </c>
       <c r="B49" s="1">
         <v>45390</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D49" s="3">
         <v>0.63263888888888886</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>247</v>
+        <v>699</v>
       </c>
       <c r="G49" s="2">
         <v>11700</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>248</v>
+        <v>205</v>
       </c>
       <c r="J49" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K49" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>250</v>
+        <v>207</v>
       </c>
       <c r="O49" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P49" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P49" s="5" t="s">
+      <c r="Q49" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q49" s="5" t="s">
+      <c r="R49" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R49" s="5" t="s">
+      <c r="S49" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T49" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U49" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S49" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U49" s="5" t="s">
+      <c r="V49" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V49" s="5" t="s">
+      <c r="W49" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W49" s="13" t="s">
+      <c r="X49" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A50" s="12">
         <v>2024051</v>
       </c>
       <c r="B50" s="1">
         <v>45392</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D50" s="3">
         <v>0.40833333333333338</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>251</v>
+        <v>208</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>43</v>
+        <v>659</v>
       </c>
       <c r="G50" s="2">
         <v>700</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K50" s="4" t="s">
-        <v>253</v>
+        <v>210</v>
       </c>
       <c r="L50" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M50" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="N50" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M50" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O50" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P50" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R50" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="S50" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T50" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="U50" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T50" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V50" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W50" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X50" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A51" s="12">
         <v>2024052</v>
       </c>
       <c r="B51" s="1">
         <v>45396</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D51" s="3">
         <v>0.45208333333333334</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>255</v>
+        <v>700</v>
       </c>
       <c r="G51" s="2">
         <v>1500</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K51" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="N51" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O51" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P51" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R51" s="5" t="s">
-        <v>257</v>
+        <v>213</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T51" s="5" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="U51" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V51" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W51" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X51" s="13" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A52" s="12">
         <v>2024053</v>
       </c>
       <c r="B52" s="1">
         <v>45398</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="3">
         <v>0.77222222222222225</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>260</v>
+        <v>701</v>
       </c>
       <c r="G52" s="2">
         <v>3300</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K52" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O52" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P52" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P52" s="5" t="s">
+      <c r="Q52" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q52" s="5" t="s">
+      <c r="R52" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R52" s="5" t="s">
+      <c r="S52" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T52" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U52" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U52" s="5" t="s">
+      <c r="V52" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V52" s="5" t="s">
+      <c r="W52" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W52" s="13" t="s">
+      <c r="X52" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A53" s="12">
         <v>2024054</v>
       </c>
       <c r="B53" s="1">
         <v>45395</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="3">
         <v>0.59861111111111109</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>261</v>
+        <v>702</v>
       </c>
       <c r="G53" s="2">
         <v>900</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J53" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K53" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P53" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q53" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R53" s="5" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T53" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U53" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V53" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W53" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X53" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="54" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A54" s="12">
         <v>2024055</v>
       </c>
       <c r="B54" s="1">
         <v>45402</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D54" s="3">
         <v>0.40069444444444446</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>263</v>
+        <v>217</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>232</v>
+        <v>697</v>
       </c>
       <c r="G54" s="2">
         <v>1800</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K54" s="4" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N54" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O54" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P54" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q54" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R54" s="5" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
       <c r="S54" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T54" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U54" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V54" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W54" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X54" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A55" s="12">
         <v>2024056</v>
       </c>
       <c r="B55" s="1">
         <v>45402</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D55" s="3">
         <v>0.52083333333333337</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>265</v>
+        <v>703</v>
       </c>
       <c r="G55" s="2">
         <v>2200</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J55" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K55" s="4" t="s">
-        <v>264</v>
+        <v>218</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N55" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O55" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P55" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q55" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R55" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T55" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U55" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V55" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W55" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W55" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X55" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A56" s="12">
         <v>2024057</v>
       </c>
       <c r="B56" s="1">
         <v>45402</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D56" s="3">
         <v>0.53541666666666665</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>267</v>
+        <v>704</v>
       </c>
       <c r="G56" s="2">
         <v>1550</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>268</v>
+        <v>220</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>269</v>
+        <v>221</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="O56" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P56" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q56" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R56" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S56" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T56" s="5" t="s">
-        <v>269</v>
+        <v>221</v>
       </c>
       <c r="U56" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V56" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W56" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X56" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="57" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A57" s="12">
         <v>2024058</v>
       </c>
       <c r="B57" s="1">
         <v>45403</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="3">
         <v>0.4694444444444445</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>271</v>
+        <v>705</v>
       </c>
       <c r="G57" s="2">
         <v>2200</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N57" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O57" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P57" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R57" s="5" t="s">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T57" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U57" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V57" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W57" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X57" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="58" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A58" s="12">
         <v>2024059</v>
       </c>
       <c r="B58" s="1">
         <v>45403</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="3">
         <v>0.47847222222222219</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>276</v>
+        <v>706</v>
       </c>
       <c r="G58" s="2">
         <v>2275</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N58" s="4" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="O58" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P58" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R58" s="5" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="S58" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T58" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U58" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V58" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W58" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X58" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A59" s="12">
         <v>2024060</v>
       </c>
       <c r="B59" s="1">
         <v>45398</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D59" s="3">
         <v>0.56180555555555556</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>278</v>
+        <v>228</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>279</v>
+        <v>707</v>
       </c>
       <c r="G59" s="2">
         <v>4815</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O59" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P59" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q59" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R59" s="5" t="s">
-        <v>203</v>
+        <v>170</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T59" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U59" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V59" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W59" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X59" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="60" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A60" s="12">
         <v>2024061</v>
       </c>
       <c r="B60" s="1">
         <v>45406</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D60" s="3">
         <v>0.3840277777777778</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>281</v>
+        <v>230</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>282</v>
+        <v>708</v>
       </c>
       <c r="G60" s="2">
         <v>2000</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K60" s="4" t="s">
-        <v>283</v>
+        <v>231</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P60" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q60" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R60" s="5" t="s">
-        <v>284</v>
+        <v>232</v>
       </c>
       <c r="S60" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T60" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U60" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V60" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W60" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X60" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A61" s="12">
         <v>2024062</v>
       </c>
       <c r="B61" s="1">
         <v>45406</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="3">
         <v>0.40208333333333335</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>285</v>
+        <v>233</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>286</v>
+        <v>709</v>
       </c>
       <c r="G61" s="2">
         <v>4600</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J61" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K61" s="4" t="s">
-        <v>287</v>
+        <v>234</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O61" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P61" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q61" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R61" s="5" t="s">
-        <v>288</v>
+        <v>235</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T61" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U61" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V61" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W61" s="13" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X61" s="13" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A62" s="12">
         <v>2024063</v>
       </c>
       <c r="B62" s="1">
         <v>45394</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D62" s="3">
         <v>0.54236111111111118</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>265</v>
+        <v>703</v>
       </c>
       <c r="G62" s="2">
         <v>4000</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K62" s="4" t="s">
-        <v>290</v>
+        <v>237</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M62" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N62" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P62" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N62" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q62" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R62" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S62" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T62" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U62" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V62" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W62" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W62" s="13" t="s">
+      <c r="X62" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="63" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A63" s="12">
         <v>2024064</v>
       </c>
       <c r="B63" s="1">
         <v>45396</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D63" s="3">
         <v>0.73611111111111116</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>291</v>
+        <v>238</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>292</v>
+        <v>710</v>
       </c>
       <c r="G63" s="2">
         <v>2300</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J63" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K63" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="K63" s="4" t="s">
+      <c r="L63" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="L63" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M63" s="4" t="s">
-        <v>293</v>
+        <v>239</v>
       </c>
       <c r="N63" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O63" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O63" s="4" t="s">
+      <c r="P63" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q63" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R63" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S63" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T63" s="5" t="s">
-        <v>293</v>
+        <v>239</v>
       </c>
       <c r="U63" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V63" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W63" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W63" s="13" t="s">
+      <c r="X63" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="64" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A64" s="12">
         <v>2024065</v>
       </c>
       <c r="B64" s="1">
         <v>45408</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D64" s="3">
         <v>0.43263888888888885</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>294</v>
+        <v>240</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>295</v>
+        <v>711</v>
       </c>
       <c r="G64" s="2">
         <v>2588</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I64" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J64" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K64" s="4" t="s">
-        <v>296</v>
+        <v>241</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N64" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O64" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P64" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q64" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R64" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S64" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T64" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U64" s="5" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="V64" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W64" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X64" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A65" s="12">
         <v>2024066</v>
       </c>
       <c r="B65" s="1">
         <v>45408</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="3">
         <v>0.38125000000000003</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>297</v>
+        <v>242</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>298</v>
+        <v>712</v>
       </c>
       <c r="G65" s="2">
         <v>9000</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I65" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J65" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K65" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>299</v>
+        <v>243</v>
       </c>
       <c r="N65" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O65" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O65" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P65" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q65" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R65" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T65" s="5" t="s">
-        <v>299</v>
+        <v>243</v>
       </c>
       <c r="U65" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V65" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W65" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W65" s="13" t="s">
+      <c r="X65" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="66" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A66" s="12">
         <v>2024067</v>
       </c>
       <c r="B66" s="1">
         <v>45402</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="3">
         <v>0.4916666666666667</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>300</v>
+        <v>244</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>187</v>
+        <v>687</v>
       </c>
       <c r="G66" s="2">
         <v>2355</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J66" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K66" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="L66" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P66" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K66" s="4" t="s">
-[...2 lines deleted...]
-      <c r="L66" s="4" t="s">
+      <c r="Q66" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R66" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="S66" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T66" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U66" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M66" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V66" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W66" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X66" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="67" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A67" s="12">
         <v>2024068</v>
       </c>
       <c r="B67" s="1">
         <v>45408</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="3">
         <v>0.47638888888888892</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>305</v>
+        <v>713</v>
       </c>
       <c r="G67" s="2">
         <v>2100</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I67" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J67" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K67" s="4" t="s">
-        <v>306</v>
+        <v>249</v>
       </c>
       <c r="L67" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M67" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O67" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P67" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q67" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R67" s="5" t="s">
-        <v>307</v>
+        <v>250</v>
       </c>
       <c r="S67" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T67" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U67" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V67" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W67" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X67" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A68" s="12">
         <v>2024069</v>
       </c>
       <c r="B68" s="1">
         <v>45412</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D68" s="3">
         <v>0.39583333333333331</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>308</v>
+        <v>251</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>309</v>
+        <v>714</v>
       </c>
       <c r="G68" s="2">
         <v>500</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I68" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J68" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K68" s="4" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>310</v>
+        <v>252</v>
       </c>
       <c r="N68" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="O68" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P68" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q68" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R68" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S68" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T68" s="5" t="s">
-        <v>310</v>
+        <v>252</v>
       </c>
       <c r="U68" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V68" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W68" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X68" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A69" s="12">
         <v>2024070</v>
       </c>
       <c r="B69" s="1">
         <v>45410</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="D69" s="3">
         <v>0.79999999999999993</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>311</v>
+        <v>715</v>
       </c>
       <c r="G69" s="2">
         <v>700</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I69" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J69" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K69" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L69" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N69" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O69" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O69" s="4" t="s">
+      <c r="P69" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q69" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R69" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S69" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T69" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="U69" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V69" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S69" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V69" s="5" t="s">
+      <c r="W69" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W69" s="13" t="s">
+      <c r="X69" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="70" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A70" s="12">
         <v>2024071</v>
       </c>
       <c r="B70" s="1">
         <v>45408</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D70" s="3">
         <v>0.56458333333333333</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>312</v>
+        <v>716</v>
       </c>
       <c r="G70" s="2">
         <v>1075</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I70" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J70" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>313</v>
+        <v>253</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O70" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P70" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q70" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R70" s="5" t="s">
-        <v>314</v>
+        <v>254</v>
       </c>
       <c r="S70" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T70" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U70" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V70" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W70" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X70" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="71" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A71" s="12">
         <v>2024072</v>
       </c>
       <c r="B71" s="1">
         <v>45402</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D71" s="3">
         <v>0.60972222222222217</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>316</v>
+        <v>717</v>
       </c>
       <c r="G71" s="2">
         <v>800</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I71" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J71" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K71" s="4" t="s">
-        <v>317</v>
+        <v>256</v>
       </c>
       <c r="L71" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M71" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N71" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M71" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O71" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P71" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q71" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R71" s="5" t="s">
-        <v>319</v>
+        <v>258</v>
       </c>
       <c r="S71" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T71" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="U71" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T71" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V71" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W71" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X71" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="72" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A72" s="12">
         <v>2024073</v>
       </c>
       <c r="B72" s="1">
         <v>45413</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D72" s="3">
         <v>0.62986111111111109</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>320</v>
+        <v>259</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>321</v>
+        <v>718</v>
       </c>
       <c r="G72" s="2">
         <v>3000</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I72" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J72" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>322</v>
+        <v>260</v>
       </c>
       <c r="N72" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O72" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P72" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q72" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R72" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S72" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T72" s="5" t="s">
-        <v>322</v>
+        <v>260</v>
       </c>
       <c r="U72" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V72" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W72" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W72" s="13" t="s">
+      <c r="X72" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A73" s="12">
         <v>2024074</v>
       </c>
       <c r="B73" s="1">
         <v>45394</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="3">
         <v>0.54166666666666663</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>323</v>
+        <v>261</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>324</v>
+        <v>719</v>
       </c>
       <c r="G73" s="2">
         <v>2000</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>325</v>
+        <v>262</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N73" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O73" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P73" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q73" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R73" s="5" t="s">
-        <v>326</v>
+        <v>263</v>
       </c>
       <c r="S73" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T73" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U73" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V73" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W73" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W73" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X73" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="74" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A74" s="12">
         <v>2024075</v>
       </c>
       <c r="B74" s="1">
         <v>45416</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D74" s="3">
         <v>0.4458333333333333</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>327</v>
+        <v>264</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>328</v>
+        <v>720</v>
       </c>
       <c r="G74" s="2">
         <v>2100</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I74" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J74" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>329</v>
+        <v>265</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O74" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P74" s="5" t="s">
-        <v>330</v>
+        <v>266</v>
       </c>
       <c r="Q74" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R74" s="5" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="S74" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T74" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U74" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V74" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W74" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X74" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A75" s="12">
         <v>2024076</v>
       </c>
       <c r="B75" s="1">
         <v>45416</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D75" s="3">
         <v>0.51736111111111105</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>332</v>
+        <v>268</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>333</v>
+        <v>721</v>
       </c>
       <c r="G75" s="2">
         <v>1700</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I75" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J75" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K75" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="K75" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L75" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P75" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q75" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R75" s="5" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="S75" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T75" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U75" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V75" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W75" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X75" s="13" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A76" s="12">
         <v>2024077</v>
       </c>
       <c r="B76" s="1">
         <v>45417</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D76" s="3">
         <v>0.66041666666666665</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>334</v>
+        <v>269</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>335</v>
+        <v>722</v>
       </c>
       <c r="G76" s="2">
         <v>1350</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I76" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J76" s="4" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>337</v>
+        <v>271</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O76" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P76" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q76" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R76" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S76" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T76" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U76" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V76" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W76" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W76" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X76" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="77" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A77" s="12">
         <v>2024078</v>
       </c>
       <c r="B77" s="1">
         <v>45416</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D77" s="3">
         <v>0.61041666666666672</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>338</v>
+        <v>272</v>
       </c>
       <c r="F77" s="2" t="s">
-        <v>339</v>
+        <v>723</v>
       </c>
       <c r="G77" s="2">
         <v>2700</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I77" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J77" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K77" s="4" t="s">
-        <v>340</v>
+        <v>273</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O77" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P77" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q77" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R77" s="5" t="s">
-        <v>341</v>
+        <v>274</v>
       </c>
       <c r="S77" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T77" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U77" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V77" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W77" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X77" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A78" s="12">
         <v>2024079</v>
       </c>
       <c r="B78" s="1">
         <v>45418</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D78" s="3">
         <v>0.63124999999999998</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>342</v>
+        <v>275</v>
       </c>
       <c r="F78" s="2" t="s">
-        <v>343</v>
+        <v>724</v>
       </c>
       <c r="G78" s="2">
         <v>900</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I78" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K78" s="4" t="s">
-        <v>344</v>
+        <v>276</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N78" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O78" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P78" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q78" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R78" s="5" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="S78" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T78" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U78" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V78" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W78" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X78" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="79" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A79" s="12">
         <v>2024080</v>
       </c>
       <c r="B79" s="1">
         <v>45419</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D79" s="3">
         <v>0.49583333333333335</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="F79" s="2" t="s">
-        <v>346</v>
+        <v>725</v>
       </c>
       <c r="G79" s="2">
         <v>2300</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I79" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J79" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N79" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O79" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P79" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q79" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R79" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S79" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T79" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U79" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V79" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W79" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X79" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="80" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A80" s="12">
         <v>2024081</v>
       </c>
       <c r="B80" s="1">
         <v>45417</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D80" s="3">
         <v>0.52638888888888891</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>342</v>
+        <v>275</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>347</v>
+        <v>726</v>
       </c>
       <c r="G80" s="2">
         <v>4350</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I80" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J80" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>348</v>
+        <v>278</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O80" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P80" s="5" t="s">
-        <v>349</v>
+        <v>279</v>
       </c>
       <c r="Q80" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R80" s="5" t="s">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="S80" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T80" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U80" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V80" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W80" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X80" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A81" s="12">
         <v>2024082</v>
       </c>
       <c r="B81" s="1">
         <v>45419</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D81" s="3">
         <v>0.47847222222222219</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>338</v>
+        <v>272</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>351</v>
+        <v>727</v>
       </c>
       <c r="G81" s="2">
         <v>700</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I81" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O81" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P81" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q81" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R81" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P81" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S81" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T81" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U81" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V81" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W81" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X81" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="82" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A82" s="12">
         <v>2024083</v>
       </c>
       <c r="B82" s="1">
         <v>45419</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D82" s="3">
         <v>0.64930555555555558</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>352</v>
+        <v>281</v>
       </c>
       <c r="F82" s="2" t="s">
-        <v>353</v>
+        <v>728</v>
       </c>
       <c r="G82" s="2">
         <v>1000</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I82" s="4" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="J82" s="4" t="s">
-        <v>354</v>
+        <v>282</v>
       </c>
       <c r="K82" s="4" t="s">
-        <v>355</v>
+        <v>283</v>
       </c>
       <c r="L82" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M82" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="O82" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P82" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q82" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R82" s="5" t="s">
-        <v>356</v>
+        <v>284</v>
       </c>
       <c r="S82" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T82" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U82" s="5" t="s">
-        <v>277</v>
+        <v>227</v>
       </c>
       <c r="V82" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W82" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X82" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A83" s="12">
         <v>2024084</v>
       </c>
       <c r="B83" s="1">
         <v>45417</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="3">
         <v>0.52638888888888891</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="F83" s="2" t="s">
-        <v>357</v>
+        <v>729</v>
       </c>
       <c r="G83" s="2">
         <v>8000</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I83" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J83" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>359</v>
+        <v>286</v>
       </c>
       <c r="N83" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O83" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O83" s="4" t="s">
+      <c r="P83" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q83" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R83" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S83" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T83" s="5" t="s">
-        <v>359</v>
+        <v>286</v>
       </c>
       <c r="U83" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V83" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W83" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W83" s="13" t="s">
+      <c r="X83" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A84" s="12">
         <v>2024085</v>
       </c>
       <c r="B84" s="1">
         <v>45420</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="3">
         <v>0.4777777777777778</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>360</v>
+        <v>287</v>
       </c>
       <c r="F84" s="2" t="s">
-        <v>232</v>
+        <v>697</v>
       </c>
       <c r="G84" s="2">
         <v>1500</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I84" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J84" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K84" s="4" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>234</v>
+        <v>193</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P84" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q84" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R84" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S84" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T84" s="5" t="s">
-        <v>234</v>
+        <v>193</v>
       </c>
       <c r="U84" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V84" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W84" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X84" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="85" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A85" s="12">
         <v>2024086</v>
       </c>
       <c r="B85" s="1">
         <v>45423</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D85" s="3">
         <v>0.6</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>361</v>
+        <v>288</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>362</v>
+        <v>730</v>
       </c>
       <c r="G85" s="2">
         <v>3800</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J85" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K85" s="4" t="s">
-        <v>363</v>
+        <v>289</v>
       </c>
       <c r="L85" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M85" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O85" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P85" s="5" t="s">
-        <v>349</v>
+        <v>279</v>
       </c>
       <c r="Q85" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R85" s="5" t="s">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="S85" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T85" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U85" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V85" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V85" s="5" t="s">
+      <c r="W85" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W85" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X85" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A86" s="12">
         <v>2024087</v>
       </c>
       <c r="B86" s="1">
         <v>45422</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="3">
         <v>0.53402777777777777</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>364</v>
+        <v>731</v>
       </c>
       <c r="G86" s="2">
         <v>2100</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I86" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J86" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K86" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M86" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N86" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O86" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P86" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K86" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q86" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R86" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S86" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T86" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U86" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V86" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W86" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X86" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A87" s="12">
         <v>2024088</v>
       </c>
       <c r="B87" s="1">
         <v>45422</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D87" s="3">
         <v>0.54513888888888895</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>366</v>
+        <v>291</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>367</v>
+        <v>732</v>
       </c>
       <c r="G87" s="2">
         <v>400</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I87" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J87" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K87" s="4" t="s">
-        <v>368</v>
+        <v>292</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O87" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P87" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q87" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R87" s="5" t="s">
-        <v>370</v>
+        <v>294</v>
       </c>
       <c r="S87" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T87" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U87" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V87" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W87" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X87" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="88" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A88" s="12">
         <v>2024089</v>
       </c>
       <c r="B88" s="1">
         <v>45422</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D88" s="3">
         <v>0.6972222222222223</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>371</v>
+        <v>295</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>372</v>
+        <v>733</v>
       </c>
       <c r="G88" s="2">
         <v>950</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I88" s="4" t="s">
-        <v>373</v>
+        <v>296</v>
       </c>
       <c r="J88" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K88" s="4" t="s">
-        <v>374</v>
+        <v>297</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O88" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P88" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q88" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R88" s="5" t="s">
-        <v>375</v>
+        <v>298</v>
       </c>
       <c r="S88" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T88" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U88" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V88" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V88" s="5" t="s">
+      <c r="W88" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W88" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X88" s="13" t="s">
-        <v>376</v>
+        <v>299</v>
       </c>
     </row>
     <row r="89" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A89" s="12">
         <v>2024090</v>
       </c>
       <c r="B89" s="1">
         <v>45427</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D89" s="3">
         <v>0.57777777777777783</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>378</v>
+        <v>734</v>
       </c>
       <c r="G89" s="2">
         <v>1800</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I89" s="4" t="s">
-        <v>379</v>
+        <v>301</v>
       </c>
       <c r="J89" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K89" s="4" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N89" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O89" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P89" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q89" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R89" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S89" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T89" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U89" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V89" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W89" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X89" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A90" s="12">
         <v>2024091</v>
       </c>
       <c r="B90" s="1">
         <v>45420</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D90" s="3">
         <v>0.57916666666666672</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>381</v>
+        <v>735</v>
       </c>
       <c r="G90" s="2">
         <v>700</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I90" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="L90" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M90" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="N90" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M90" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O90" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P90" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="Q90" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R90" s="5" t="s">
-        <v>383</v>
+        <v>304</v>
       </c>
       <c r="S90" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T90" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U90" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T90" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V90" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W90" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X90" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A91" s="12">
         <v>2024092</v>
       </c>
       <c r="B91" s="1">
         <v>45429</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="3">
         <v>0.54236111111111118</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>320</v>
+        <v>259</v>
       </c>
       <c r="F91" s="2" t="s">
-        <v>207</v>
+        <v>691</v>
       </c>
       <c r="G91" s="2">
         <v>1100</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I91" s="4" t="s">
-        <v>384</v>
+        <v>305</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>385</v>
+        <v>306</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P91" s="5" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="Q91" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R91" s="5" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="S91" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T91" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U91" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V91" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W91" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X91" s="13" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
     </row>
     <row r="92" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A92" s="12">
         <v>2024093</v>
       </c>
       <c r="B92" s="1">
         <v>45432</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D92" s="3">
         <v>0.68055555555555547</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>386</v>
+        <v>307</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>353</v>
+        <v>728</v>
       </c>
       <c r="G92" s="2">
         <v>2434</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I92" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J92" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K92" s="4" t="s">
-        <v>387</v>
+        <v>308</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O92" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P92" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q92" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R92" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S92" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T92" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U92" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V92" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W92" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X92" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A93" s="12">
         <v>2024094</v>
       </c>
       <c r="B93" s="1">
         <v>45431</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="3">
         <v>0.67152777777777783</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>388</v>
+        <v>309</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>389</v>
+        <v>736</v>
       </c>
       <c r="G93" s="2">
         <v>5000</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I93" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J93" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K93" s="4" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O93" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P93" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q93" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R93" s="5" t="s">
-        <v>391</v>
+        <v>311</v>
       </c>
       <c r="S93" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T93" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U93" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V93" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W93" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X93" s="13" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A94" s="12">
         <v>2024095</v>
       </c>
       <c r="B94" s="1">
         <v>45420</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D94" s="3">
         <v>0.61458333333333337</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="F94" s="2" t="s">
-        <v>392</v>
+        <v>737</v>
       </c>
       <c r="G94" s="2">
         <v>6500</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I94" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J94" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K94" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N94" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O94" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O94" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P94" s="5" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="Q94" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R94" s="5" t="s">
-        <v>393</v>
+        <v>312</v>
       </c>
       <c r="S94" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T94" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U94" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V94" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="V94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W94" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X94" s="13" t="s">
-        <v>394</v>
+        <v>313</v>
       </c>
     </row>
     <row r="95" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A95" s="12">
         <v>2024096</v>
       </c>
       <c r="B95" s="1">
         <v>45429</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D95" s="3">
         <v>0.47430555555555554</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>104</v>
+        <v>667</v>
       </c>
       <c r="G95" s="2">
         <v>1900</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I95" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K95" s="4" t="s">
-        <v>395</v>
+        <v>314</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O95" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P95" s="5" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="Q95" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R95" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S95" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T95" s="5" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="U95" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V95" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W95" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X95" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A96" s="12">
         <v>2024097</v>
       </c>
       <c r="B96" s="1">
         <v>45436</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D96" s="3">
         <v>0.45624999999999999</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>396</v>
+        <v>315</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>397</v>
+        <v>738</v>
       </c>
       <c r="G96" s="2">
         <v>2300</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I96" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J96" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K96" s="4" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O96" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P96" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q96" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R96" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S96" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T96" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U96" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V96" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W96" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X96" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="97" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A97" s="12">
         <v>2024098</v>
       </c>
       <c r="B97" s="1">
         <v>45436</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D97" s="3">
         <v>0.45763888888888887</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>398</v>
+        <v>316</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>399</v>
+        <v>739</v>
       </c>
       <c r="G97" s="2">
         <v>2600</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I97" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J97" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K97" s="4" t="s">
-        <v>400</v>
+        <v>317</v>
       </c>
       <c r="L97" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N97" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O97" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P97" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q97" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R97" s="5" t="s">
-        <v>401</v>
+        <v>318</v>
       </c>
       <c r="S97" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T97" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U97" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V97" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W97" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X97" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="98" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A98" s="12">
         <v>2024099</v>
       </c>
       <c r="B98" s="1">
         <v>45436</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D98" s="3">
         <v>0.47361111111111115</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>402</v>
+        <v>319</v>
       </c>
       <c r="F98" s="2" t="s">
-        <v>403</v>
+        <v>740</v>
       </c>
       <c r="G98" s="2">
         <v>2200</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I98" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J98" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K98" s="4" t="s">
-        <v>404</v>
+        <v>320</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O98" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P98" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q98" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R98" s="5" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="S98" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T98" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U98" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V98" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W98" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X98" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A99" s="12">
         <v>2024100</v>
       </c>
       <c r="B99" s="1">
         <v>45439</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="3">
         <v>0.54236111111111118</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>405</v>
+        <v>321</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>347</v>
+        <v>726</v>
       </c>
       <c r="G99" s="2">
         <v>1765</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I99" s="4" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="J99" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>406</v>
+        <v>322</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P99" s="5" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
       <c r="Q99" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R99" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S99" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T99" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U99" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V99" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W99" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X99" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="100" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A100" s="12">
         <v>2024101</v>
       </c>
       <c r="B100" s="1">
         <v>45371</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D100" s="3">
         <v>0.57152777777777775</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="F100" s="2" t="s">
-        <v>392</v>
+        <v>737</v>
       </c>
       <c r="G100" s="2">
         <v>1200</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I100" s="4" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="J100" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P100" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q100" s="5" t="s">
-        <v>408</v>
+        <v>324</v>
       </c>
       <c r="R100" s="5" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
       <c r="S100" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T100" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U100" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V100" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W100" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W100" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X100" s="13" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
     </row>
     <row r="101" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A101" s="12">
         <v>2024102</v>
       </c>
       <c r="B101" s="1">
         <v>45437</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D101" s="3">
         <v>0.50763888888888886</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>411</v>
+        <v>327</v>
       </c>
       <c r="F101" s="2" t="s">
-        <v>412</v>
+        <v>741</v>
       </c>
       <c r="G101" s="2">
         <v>3600</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I101" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J101" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>413</v>
+        <v>328</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O101" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P101" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q101" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R101" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S101" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T101" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U101" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V101" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W101" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W101" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X101" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="102" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A102" s="12">
         <v>2024103</v>
       </c>
       <c r="B102" s="1">
         <v>45423</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D102" s="3">
         <v>0.44097222222222227</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>414</v>
+        <v>329</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>415</v>
+        <v>742</v>
       </c>
       <c r="G102" s="2">
         <v>3700</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I102" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J102" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K102" s="4" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O102" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P102" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q102" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R102" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S102" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T102" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U102" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V102" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S102" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V102" s="5" t="s">
+      <c r="W102" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W102" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X102" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="103" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A103" s="12">
         <v>2024104</v>
       </c>
       <c r="B103" s="1">
         <v>45429</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="3">
         <v>0.4152777777777778</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>417</v>
+        <v>743</v>
       </c>
       <c r="G103" s="2">
         <v>2000</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I103" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J103" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K103" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O103" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P103" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q103" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R103" s="5" t="s">
-        <v>418</v>
+        <v>331</v>
       </c>
       <c r="S103" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T103" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U103" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V103" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W103" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X103" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A104" s="12">
         <v>2024105</v>
       </c>
       <c r="B104" s="1">
         <v>45443</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D104" s="3">
         <v>0.64861111111111114</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>419</v>
+        <v>332</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>420</v>
+        <v>744</v>
       </c>
       <c r="G104" s="2">
         <v>5300</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I104" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J104" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K104" s="4" t="s">
-        <v>421</v>
+        <v>333</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N104" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O104" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P104" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q104" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R104" s="5" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="S104" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T104" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U104" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V104" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="V104" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W104" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X104" s="13" t="s">
-        <v>394</v>
+        <v>313</v>
       </c>
     </row>
     <row r="105" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A105" s="12">
         <v>2024106</v>
       </c>
       <c r="B105" s="1">
         <v>45445</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D105" s="3">
         <v>0.72222222222222221</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>422</v>
+        <v>334</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>260</v>
+        <v>701</v>
       </c>
       <c r="G105" s="2">
         <v>1900</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I105" s="4" t="s">
-        <v>373</v>
+        <v>296</v>
       </c>
       <c r="J105" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K105" s="4" t="s">
-        <v>423</v>
+        <v>335</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O105" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P105" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q105" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R105" s="5" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
       <c r="S105" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T105" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U105" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V105" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V105" s="5" t="s">
+      <c r="W105" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W105" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X105" s="13" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
     </row>
     <row r="106" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A106" s="12">
         <v>2024107</v>
       </c>
       <c r="B106" s="1">
         <v>45445</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D106" s="3">
         <v>0.46736111111111112</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>396</v>
+        <v>315</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>424</v>
+        <v>745</v>
       </c>
       <c r="G106" s="2">
         <v>2200</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I106" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J106" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K106" s="4" t="s">
-        <v>425</v>
+        <v>336</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O106" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P106" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q106" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R106" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S106" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T106" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U106" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V106" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S106" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V106" s="5" t="s">
+      <c r="W106" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W106" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X106" s="13" t="s">
-        <v>426</v>
+        <v>337</v>
       </c>
     </row>
     <row r="107" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A107" s="12">
         <v>2024108</v>
       </c>
       <c r="B107" s="1">
         <v>45437</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D107" s="3">
         <v>0.47916666666666669</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F107" s="2" t="s">
-        <v>178</v>
+        <v>684</v>
       </c>
       <c r="G107" s="2">
         <v>800</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I107" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J107" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K107" s="4" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P107" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q107" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R107" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="S107" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T107" s="5" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="U107" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V107" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W107" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X107" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="108" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A108" s="12">
         <v>2024109</v>
       </c>
       <c r="B108" s="1">
         <v>45445</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D108" s="3">
         <v>0.52361111111111114</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>428</v>
+        <v>339</v>
       </c>
       <c r="F108" s="2" t="s">
-        <v>429</v>
+        <v>746</v>
       </c>
       <c r="G108" s="2">
         <v>9000</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I108" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J108" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K108" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L108" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M108" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N108" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O108" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P108" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q108" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R108" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="S108" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T108" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U108" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M108" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V108" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W108" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X108" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A109" s="12">
         <v>2024110</v>
       </c>
       <c r="B109" s="1">
         <v>45424</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="3">
         <v>0.44375000000000003</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>430</v>
+        <v>340</v>
       </c>
       <c r="F109" s="2" t="s">
-        <v>431</v>
+        <v>747</v>
       </c>
       <c r="G109" s="2">
         <v>6000</v>
       </c>
       <c r="H109" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I109" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I109" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J109" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K109" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L109" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M109" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N109" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O109" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P109" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q109" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R109" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S109" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T109" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U109" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="L109" s="4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="V109" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W109" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W109" s="13" t="s">
+      <c r="X109" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="110" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A110" s="12">
         <v>2024111</v>
       </c>
       <c r="B110" s="1">
         <v>45448</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D110" s="3">
         <v>0.31458333333333333</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>278</v>
+        <v>228</v>
       </c>
       <c r="F110" s="2" t="s">
-        <v>432</v>
+        <v>748</v>
       </c>
       <c r="G110" s="2">
         <v>1400</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I110" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K110" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>433</v>
+        <v>341</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O110" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P110" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q110" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R110" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S110" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T110" s="5" t="s">
-        <v>433</v>
+        <v>341</v>
       </c>
       <c r="U110" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V110" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W110" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X110" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="111" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A111" s="12">
         <v>2024112</v>
       </c>
       <c r="B111" s="1">
         <v>45447</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D111" s="3">
         <v>0.43055555555555558</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>434</v>
+        <v>749</v>
       </c>
       <c r="G111" s="2">
         <v>1500</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I111" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J111" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K111" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O111" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P111" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q111" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R111" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S111" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T111" s="5" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="U111" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V111" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W111" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X111" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="112" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A112" s="12">
         <v>2024113</v>
       </c>
       <c r="B112" s="1">
         <v>45449</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D112" s="3">
         <v>0.52222222222222225</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>435</v>
+        <v>342</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>335</v>
+        <v>722</v>
       </c>
       <c r="G112" s="2">
         <v>900</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I112" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J112" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K112" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L112" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M112" s="4" t="s">
+        <v>343</v>
+      </c>
+      <c r="N112" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O112" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P112" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q112" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R112" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="S112" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T112" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U112" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="L112" s="4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="V112" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W112" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X112" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="113" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A113" s="12">
         <v>2024114</v>
       </c>
       <c r="B113" s="1">
         <v>45451</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="3">
         <v>0.57291666666666663</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>386</v>
+        <v>307</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>437</v>
+        <v>750</v>
       </c>
       <c r="G113" s="2">
         <v>3200</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I113" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J113" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K113" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="L113" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M113" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="L113" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N113" s="4" t="s">
-        <v>439</v>
+        <v>345</v>
       </c>
       <c r="O113" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P113" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q113" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R113" s="5" t="s">
-        <v>440</v>
+        <v>346</v>
       </c>
       <c r="S113" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T113" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U113" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V113" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W113" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X113" s="13" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="114" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A114" s="12">
         <v>2024115</v>
       </c>
       <c r="B114" s="1">
         <v>45452</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D114" s="3">
         <v>0.45069444444444445</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>441</v>
+        <v>347</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>442</v>
+        <v>751</v>
       </c>
       <c r="G114" s="2">
         <v>2800</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I114" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J114" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K114" s="4" t="s">
-        <v>443</v>
+        <v>348</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O114" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P114" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q114" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R114" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S114" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T114" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U114" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V114" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W114" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X114" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A115" s="12">
         <v>2024116</v>
       </c>
       <c r="B115" s="1">
         <v>45444</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D115" s="3">
         <v>0.50624999999999998</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>444</v>
+        <v>349</v>
       </c>
       <c r="F115" s="2" t="s">
-        <v>392</v>
+        <v>737</v>
       </c>
       <c r="G115" s="2">
         <v>800</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I115" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J115" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K115" s="4" t="s">
-        <v>445</v>
+        <v>350</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>446</v>
+        <v>351</v>
       </c>
       <c r="N115" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O115" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O115" s="4" t="s">
+      <c r="P115" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q115" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R115" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S115" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T115" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="U115" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V115" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S115" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V115" s="5" t="s">
+      <c r="W115" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W115" s="13" t="s">
+      <c r="X115" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="116" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A116" s="12">
         <v>2024117</v>
       </c>
       <c r="B116" s="1">
         <v>45450</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="3">
         <v>0.42986111111111108</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="F116" s="2" t="s">
-        <v>447</v>
+        <v>752</v>
       </c>
       <c r="G116" s="2">
         <v>1512</v>
       </c>
       <c r="H116" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I116" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>449</v>
+        <v>353</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N116" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O116" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P116" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q116" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R116" s="5" t="s">
-        <v>450</v>
+        <v>354</v>
       </c>
       <c r="S116" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T116" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U116" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V116" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W116" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X116" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A117" s="12">
         <v>2024118</v>
       </c>
       <c r="B117" s="1">
         <v>45446</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="3">
         <v>0.67083333333333339</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F117" s="2" t="s">
-        <v>451</v>
+        <v>753</v>
       </c>
       <c r="G117" s="2">
         <v>9000</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I117" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J117" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K117" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N117" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O117" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O117" s="4" t="s">
+      <c r="P117" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P117" s="5" t="s">
+      <c r="Q117" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q117" s="5" t="s">
+      <c r="R117" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R117" s="5" t="s">
+      <c r="S117" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T117" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U117" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S117" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U117" s="5" t="s">
+      <c r="V117" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V117" s="5" t="s">
+      <c r="W117" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W117" s="13" t="s">
+      <c r="X117" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="118" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A118" s="12">
         <v>2024120</v>
       </c>
       <c r="B118" s="1">
         <v>45459</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D118" s="3">
         <v>0.63472222222222219</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>452</v>
+        <v>355</v>
       </c>
       <c r="F118" s="2" t="s">
-        <v>453</v>
+        <v>754</v>
       </c>
       <c r="G118" s="2">
         <v>3200</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I118" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J118" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K118" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O118" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P118" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q118" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R118" s="5" t="s">
-        <v>454</v>
+        <v>356</v>
       </c>
       <c r="S118" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T118" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U118" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V118" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W118" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X118" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A119" s="12">
         <v>2024121</v>
       </c>
       <c r="B119" s="1">
         <v>45407</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D119" s="3">
         <v>0.45208333333333334</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>455</v>
+        <v>357</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>456</v>
+        <v>755</v>
       </c>
       <c r="G119" s="2">
         <v>10000</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J119" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K119" s="4" t="s">
-        <v>457</v>
+        <v>358</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O119" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P119" s="5" t="s">
-        <v>164</v>
+        <v>142</v>
       </c>
       <c r="Q119" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R119" s="5" t="s">
-        <v>458</v>
+        <v>359</v>
       </c>
       <c r="S119" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T119" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U119" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V119" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W119" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X119" s="13" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="120" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A120" s="12">
         <v>2024122</v>
       </c>
       <c r="B120" s="1">
         <v>45454</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D120" s="3">
         <v>0.51388888888888895</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>459</v>
+        <v>360</v>
       </c>
       <c r="F120" s="2" t="s">
-        <v>55</v>
+        <v>660</v>
       </c>
       <c r="G120" s="2">
         <v>11000</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I120" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J120" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K120" s="4" t="s">
-        <v>460</v>
+        <v>361</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P120" s="5" t="s">
-        <v>461</v>
+        <v>362</v>
       </c>
       <c r="Q120" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R120" s="5" t="s">
-        <v>462</v>
+        <v>363</v>
       </c>
       <c r="S120" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T120" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U120" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V120" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W120" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X120" s="13" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="121" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A121" s="12">
         <v>2024123</v>
       </c>
       <c r="B121" s="1">
         <v>45459</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D121" s="3">
         <v>0.59166666666666667</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>463</v>
+        <v>756</v>
       </c>
       <c r="G121" s="2">
         <v>3400</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I121" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>464</v>
+        <v>364</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P121" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q121" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R121" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S121" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T121" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U121" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V121" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W121" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W121" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X121" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A122" s="12">
         <v>2024124</v>
       </c>
       <c r="B122" s="1">
         <v>45460</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D122" s="3">
         <v>0.54236111111111118</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F122" s="2" t="s">
-        <v>227</v>
+        <v>696</v>
       </c>
       <c r="G122" s="2">
         <v>3500</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I122" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J122" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K122" s="4" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P122" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q122" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R122" s="5" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
       <c r="S122" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T122" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U122" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V122" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W122" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X122" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="123" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A123" s="12">
         <v>2024125</v>
       </c>
       <c r="B123" s="1">
         <v>45460</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D123" s="3">
         <v>0.53333333333333333</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>214</v>
+        <v>179</v>
       </c>
       <c r="F123" s="2" t="s">
-        <v>465</v>
+        <v>757</v>
       </c>
       <c r="G123" s="2">
         <v>3900</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I123" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>466</v>
+        <v>365</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O123" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P123" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q123" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R123" s="5" t="s">
-        <v>467</v>
+        <v>366</v>
       </c>
       <c r="S123" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T123" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U123" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V123" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W123" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X123" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A124" s="12">
         <v>2024126</v>
       </c>
       <c r="B124" s="1">
         <v>45459</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D124" s="3">
         <v>0.53611111111111109</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>278</v>
+        <v>228</v>
       </c>
       <c r="F124" s="2" t="s">
-        <v>468</v>
+        <v>758</v>
       </c>
       <c r="G124" s="2">
         <v>1700</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I124" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L124" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M124" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N124" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M124" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O124" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P124" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q124" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R124" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S124" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T124" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U124" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T124" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V124" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W124" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X124" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="125" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A125" s="12">
         <v>2024127</v>
       </c>
       <c r="B125" s="1">
         <v>45454</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="3">
         <v>0.8256944444444444</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>342</v>
+        <v>275</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>469</v>
+        <v>759</v>
       </c>
       <c r="G125" s="2">
         <v>18000</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I125" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J125" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>470</v>
+        <v>367</v>
       </c>
       <c r="N125" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O125" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O125" s="4" t="s">
+      <c r="P125" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P125" s="5" t="s">
+      <c r="Q125" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q125" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R125" s="5" t="s">
-        <v>326</v>
+        <v>263</v>
       </c>
       <c r="S125" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T125" s="5" t="s">
-        <v>470</v>
+        <v>367</v>
       </c>
       <c r="U125" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V125" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W125" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W125" s="13" t="s">
+      <c r="X125" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="126" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A126" s="12">
         <v>2024128</v>
       </c>
       <c r="B126" s="1">
         <v>45461</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D126" s="3">
         <v>0.625</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>471</v>
+        <v>368</v>
       </c>
       <c r="F126" s="2" t="s">
-        <v>469</v>
+        <v>759</v>
       </c>
       <c r="G126" s="2">
         <v>80</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I126" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J126" s="4" t="s">
-        <v>472</v>
+        <v>369</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>473</v>
+        <v>370</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="O126" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P126" s="5" t="s">
-        <v>474</v>
+        <v>371</v>
       </c>
       <c r="Q126" s="5" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="R126" s="5" t="s">
-        <v>475</v>
+        <v>372</v>
       </c>
       <c r="S126" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="T126" s="5" t="s">
-        <v>473</v>
+        <v>370</v>
       </c>
       <c r="U126" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V126" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="W126" s="13" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X126" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="127" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A127" s="12">
         <v>2024129</v>
       </c>
       <c r="B127" s="1">
         <v>45456</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="3">
         <v>0.47638888888888892</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>476</v>
+        <v>373</v>
       </c>
       <c r="F127" s="2" t="s">
-        <v>399</v>
+        <v>739</v>
       </c>
       <c r="G127" s="2">
         <v>50</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>477</v>
+        <v>374</v>
       </c>
       <c r="J127" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K127" s="4" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>478</v>
+        <v>375</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O127" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P127" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q127" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R127" s="5" t="s">
-        <v>479</v>
+        <v>376</v>
       </c>
       <c r="S127" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T127" s="5" t="s">
-        <v>478</v>
+        <v>375</v>
       </c>
       <c r="U127" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V127" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W127" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X127" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="128" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A128" s="12">
         <v>2024130</v>
       </c>
       <c r="B128" s="1">
         <v>45462</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="3">
         <v>0.55902777777777779</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>231</v>
+        <v>191</v>
       </c>
       <c r="F128" s="2" t="s">
-        <v>480</v>
+        <v>760</v>
       </c>
       <c r="G128" s="2">
         <v>2300</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I128" s="4" t="s">
-        <v>481</v>
+        <v>377</v>
       </c>
       <c r="J128" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K128" s="4" t="s">
-        <v>482</v>
+        <v>378</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O128" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P128" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q128" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R128" s="5" t="s">
-        <v>483</v>
+        <v>379</v>
       </c>
       <c r="S128" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T128" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U128" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V128" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W128" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X128" s="13" t="s">
-        <v>484</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A129" s="12">
         <v>2024131</v>
       </c>
       <c r="B129" s="1">
         <v>45462</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D129" s="3">
         <v>0.62986111111111109</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="F129" s="2" t="s">
-        <v>485</v>
+        <v>761</v>
       </c>
       <c r="G129" s="2">
         <v>2200</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I129" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J129" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K129" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L129" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M129" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N129" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O129" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P129" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q129" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R129" s="5" t="s">
-        <v>486</v>
+        <v>381</v>
       </c>
       <c r="S129" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T129" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U129" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V129" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W129" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X129" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A130" s="12">
         <v>2024132</v>
       </c>
       <c r="B130" s="1">
         <v>45462</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="3">
         <v>0.60902777777777783</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F130" s="2" t="s">
-        <v>487</v>
+        <v>762</v>
       </c>
       <c r="G130" s="2">
         <v>3200</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I130" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J130" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K130" s="4" t="s">
-        <v>488</v>
+        <v>382</v>
       </c>
       <c r="L130" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M130" s="4" t="s">
-        <v>489</v>
+        <v>383</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O130" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P130" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q130" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R130" s="5" t="s">
-        <v>280</v>
+        <v>229</v>
       </c>
       <c r="S130" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T130" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U130" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V130" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W130" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X130" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A131" s="12">
         <v>2024133</v>
       </c>
       <c r="B131" s="1">
         <v>45462</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="3">
         <v>0.65138888888888891</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>163</v>
+        <v>679</v>
       </c>
       <c r="G131" s="2">
         <v>2200</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I131" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J131" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K131" s="4" t="s">
-        <v>490</v>
+        <v>384</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>491</v>
+        <v>385</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P131" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q131" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R131" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S131" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T131" s="5" t="s">
-        <v>491</v>
+        <v>385</v>
       </c>
       <c r="U131" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V131" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W131" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X131" s="13" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="132" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A132" s="12">
         <v>2024134</v>
       </c>
       <c r="B132" s="1">
         <v>45464</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="3">
         <v>0.56736111111111109</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>492</v>
+        <v>386</v>
       </c>
       <c r="F132" s="2" t="s">
-        <v>493</v>
+        <v>763</v>
       </c>
       <c r="G132" s="2">
         <v>1800</v>
       </c>
       <c r="H132" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I132" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N132" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O132" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P132" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q132" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R132" s="5" t="s">
-        <v>494</v>
+        <v>387</v>
       </c>
       <c r="S132" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T132" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U132" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V132" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W132" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X132" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="133" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A133" s="12">
         <v>2024135</v>
       </c>
       <c r="B133" s="1">
         <v>45458</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="3">
         <v>0.62847222222222221</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>495</v>
+        <v>388</v>
       </c>
       <c r="F133" s="2" t="s">
-        <v>496</v>
+        <v>764</v>
       </c>
       <c r="G133" s="2">
         <v>3500</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I133" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K133" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>497</v>
+        <v>389</v>
       </c>
       <c r="N133" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O133" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O133" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P133" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q133" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R133" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S133" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T133" s="5" t="s">
-        <v>497</v>
+        <v>389</v>
       </c>
       <c r="U133" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V133" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W133" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W133" s="13" t="s">
+      <c r="X133" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="134" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A134" s="12">
         <v>2024136</v>
       </c>
       <c r="B134" s="1">
         <v>45461</v>
       </c>
       <c r="C134" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D134" s="3">
         <v>0.57430555555555551</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>498</v>
+        <v>390</v>
       </c>
       <c r="F134" s="2" t="s">
-        <v>298</v>
+        <v>712</v>
       </c>
       <c r="G134" s="2">
         <v>10000</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I134" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>499</v>
+        <v>391</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P134" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q134" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R134" s="5" t="s">
-        <v>500</v>
+        <v>392</v>
       </c>
       <c r="S134" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T134" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U134" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V134" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W134" s="13" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X134" s="13" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="135" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A135" s="12">
         <v>2024137</v>
       </c>
       <c r="B135" s="1">
         <v>45463</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D135" s="3">
         <v>0.55972222222222223</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>501</v>
+        <v>393</v>
       </c>
       <c r="F135" s="2" t="s">
-        <v>502</v>
+        <v>765</v>
       </c>
       <c r="G135" s="2">
         <v>2800</v>
       </c>
       <c r="H135" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="I135" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="J135" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K135" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="L135" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M135" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N135" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O135" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P135" s="5" t="s">
         <v>79</v>
       </c>
-      <c r="I135" s="4" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Q135" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R135" s="5" t="s">
-        <v>504</v>
+        <v>395</v>
       </c>
       <c r="S135" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T135" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U135" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V135" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W135" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X135" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A136" s="12">
         <v>2024138</v>
       </c>
       <c r="B136" s="1">
         <v>45463</v>
       </c>
       <c r="C136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D136" s="3">
         <v>0.64166666666666672</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>505</v>
+        <v>396</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>339</v>
+        <v>723</v>
       </c>
       <c r="G136" s="2">
         <v>1635</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I136" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J136" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K136" s="4" t="s">
-        <v>506</v>
+        <v>397</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O136" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P136" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q136" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R136" s="5" t="s">
-        <v>507</v>
+        <v>398</v>
       </c>
       <c r="S136" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T136" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U136" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V136" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W136" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X136" s="13" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
     </row>
     <row r="137" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A137" s="12">
         <v>2024139</v>
       </c>
       <c r="B137" s="1">
         <v>45464</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D137" s="3">
         <v>0.37986111111111115</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>508</v>
+        <v>399</v>
       </c>
       <c r="F137" s="2" t="s">
-        <v>173</v>
+        <v>681</v>
       </c>
       <c r="G137" s="2">
         <v>2200</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I137" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J137" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K137" s="4" t="s">
-        <v>509</v>
+        <v>400</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O137" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P137" s="5" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
       <c r="Q137" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R137" s="5" t="s">
-        <v>273</v>
+        <v>224</v>
       </c>
       <c r="S137" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T137" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U137" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V137" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W137" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X137" s="13" t="s">
-        <v>172</v>
+        <v>51</v>
       </c>
     </row>
     <row r="138" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A138" s="12">
         <v>2024140</v>
       </c>
       <c r="B138" s="1">
         <v>45465</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="3">
         <v>0.54097222222222219</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>510</v>
+        <v>401</v>
       </c>
       <c r="F138" s="2" t="s">
-        <v>511</v>
+        <v>766</v>
       </c>
       <c r="G138" s="2">
         <v>700</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I138" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J138" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K138" s="4" t="s">
-        <v>512</v>
+        <v>402</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>513</v>
+        <v>403</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O138" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P138" s="5" t="s">
-        <v>514</v>
+        <v>404</v>
       </c>
       <c r="Q138" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R138" s="5" t="s">
-        <v>515</v>
+        <v>405</v>
       </c>
       <c r="S138" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T138" s="5" t="s">
-        <v>513</v>
+        <v>403</v>
       </c>
       <c r="U138" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V138" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="W138" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X138" s="13" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
     </row>
     <row r="139" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A139" s="12">
         <v>2024141</v>
       </c>
       <c r="B139" s="1">
         <v>45466</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="3">
         <v>0.53333333333333333</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>516</v>
+        <v>406</v>
       </c>
       <c r="F139" s="2" t="s">
-        <v>517</v>
+        <v>767</v>
       </c>
       <c r="G139" s="2">
         <v>2536</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I139" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J139" s="4" t="s">
-        <v>518</v>
+        <v>407</v>
       </c>
       <c r="K139" s="4" t="s">
-        <v>519</v>
+        <v>408</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O139" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P139" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q139" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R139" s="5" t="s">
-        <v>520</v>
+        <v>409</v>
       </c>
       <c r="S139" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T139" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U139" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V139" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V139" s="5" t="s">
+      <c r="W139" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W139" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X139" s="13" t="s">
-        <v>426</v>
+        <v>337</v>
       </c>
     </row>
     <row r="140" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A140" s="12">
         <v>2024142</v>
       </c>
       <c r="B140" s="1">
         <v>45465</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D140" s="3">
         <v>0.48055555555555557</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>521</v>
+        <v>410</v>
       </c>
       <c r="F140" s="2" t="s">
-        <v>517</v>
+        <v>767</v>
       </c>
       <c r="G140" s="2">
         <v>2600</v>
       </c>
       <c r="H140" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="I140" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I140" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J140" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K140" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O140" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P140" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q140" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R140" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S140" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T140" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U140" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V140" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W140" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X140" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="141" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A141" s="12">
         <v>2024143</v>
       </c>
       <c r="B141" s="1">
         <v>45466</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D141" s="3">
         <v>0.38541666666666669</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F141" s="2" t="s">
-        <v>261</v>
+        <v>702</v>
       </c>
       <c r="G141" s="2">
         <v>1660</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I141" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J141" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K141" s="4" t="s">
-        <v>522</v>
+        <v>411</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O141" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P141" s="5" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="Q141" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R141" s="5" t="s">
-        <v>523</v>
+        <v>412</v>
       </c>
       <c r="S141" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T141" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U141" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V141" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W141" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X141" s="13" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
     </row>
     <row r="142" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A142" s="12">
         <v>2024144</v>
       </c>
       <c r="B142" s="1">
         <v>45468</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D142" s="3">
         <v>0.51388888888888895</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>524</v>
+        <v>413</v>
       </c>
       <c r="F142" s="2" t="s">
-        <v>187</v>
+        <v>687</v>
       </c>
       <c r="G142" s="2">
         <v>4000</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I142" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J142" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K142" s="4" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O142" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P142" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q142" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R142" s="5" t="s">
-        <v>467</v>
+        <v>366</v>
       </c>
       <c r="S142" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T142" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U142" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V142" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W142" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X142" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="143" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A143" s="12">
         <v>2024145</v>
       </c>
       <c r="B143" s="1">
         <v>45465</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D143" s="3">
         <v>0.57986111111111105</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>525</v>
+        <v>414</v>
       </c>
       <c r="F143" s="2" t="s">
-        <v>526</v>
+        <v>768</v>
       </c>
       <c r="G143" s="2">
         <v>1300</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I143" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J143" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K143" s="4" t="s">
-        <v>317</v>
+        <v>256</v>
       </c>
       <c r="L143" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M143" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N143" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M143" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O143" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P143" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q143" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R143" s="5" t="s">
-        <v>527</v>
+        <v>415</v>
       </c>
       <c r="S143" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T143" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="U143" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T143" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V143" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W143" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X143" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="144" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A144" s="12">
         <v>2024146</v>
       </c>
       <c r="B144" s="1">
         <v>45474</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D144" s="3">
         <v>0.40625</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>352</v>
+        <v>281</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>528</v>
+        <v>769</v>
       </c>
       <c r="G144" s="2">
         <v>2935</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I144" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J144" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K144" s="4" t="s">
-        <v>529</v>
+        <v>416</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>530</v>
+        <v>417</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O144" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P144" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q144" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R144" s="5" t="s">
-        <v>531</v>
+        <v>418</v>
       </c>
       <c r="S144" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T144" s="5" t="s">
-        <v>530</v>
+        <v>417</v>
       </c>
       <c r="U144" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V144" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W144" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X144" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="145" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A145" s="12">
         <v>2024147</v>
       </c>
       <c r="B145" s="1">
         <v>45473</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D145" s="3">
         <v>0.46249999999999997</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>338</v>
+        <v>272</v>
       </c>
       <c r="F145" s="2" t="s">
-        <v>128</v>
+        <v>671</v>
       </c>
       <c r="G145" s="2">
         <v>1300</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I145" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="K145" s="4" t="s">
-        <v>337</v>
+        <v>271</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O145" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P145" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="Q145" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R145" s="5" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="S145" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T145" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U145" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V145" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W145" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X145" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A146" s="12">
         <v>2024148</v>
       </c>
       <c r="B146" s="1">
         <v>45456</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D146" s="3">
         <v>0.62708333333333333</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>532</v>
+        <v>419</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>533</v>
+        <v>770</v>
       </c>
       <c r="G146" s="2">
         <v>2300</v>
       </c>
       <c r="H146" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I146" s="4" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="J146" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K146" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>269</v>
+        <v>221</v>
       </c>
       <c r="N146" s="4" t="s">
-        <v>535</v>
+        <v>421</v>
       </c>
       <c r="O146" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P146" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P146" s="5" t="s">
+      <c r="Q146" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q146" s="5" t="s">
+      <c r="R146" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R146" s="5" t="s">
+      <c r="S146" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T146" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="U146" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S146" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U146" s="5" t="s">
+      <c r="V146" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V146" s="5" t="s">
+      <c r="W146" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W146" s="13" t="s">
+      <c r="X146" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="147" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A147" s="12">
         <v>2024149</v>
       </c>
       <c r="B147" s="1">
         <v>45474</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D147" s="3">
         <v>0.49722222222222223</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>536</v>
+        <v>422</v>
       </c>
       <c r="F147" s="2" t="s">
-        <v>537</v>
+        <v>771</v>
       </c>
       <c r="G147" s="2">
         <v>1200</v>
       </c>
       <c r="H147" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I147" s="4" t="s">
-        <v>538</v>
+        <v>423</v>
       </c>
       <c r="J147" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>539</v>
+        <v>424</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="N147" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O147" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P147" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P147" s="5" t="s">
+      <c r="Q147" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q147" s="5" t="s">
+      <c r="R147" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R147" s="5" t="s">
+      <c r="S147" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T147" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="U147" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S147" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U147" s="5" t="s">
+      <c r="V147" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V147" s="5" t="s">
+      <c r="W147" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W147" s="13" t="s">
+      <c r="X147" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="148" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A148" s="12">
         <v>2024150</v>
       </c>
       <c r="B148" s="1">
         <v>45469</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D148" s="3">
         <v>0.65138888888888891</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F148" s="2" t="s">
-        <v>541</v>
+        <v>772</v>
       </c>
       <c r="G148" s="2">
         <v>2400</v>
       </c>
       <c r="H148" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I148" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J148" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K148" s="4" t="s">
-        <v>542</v>
+        <v>426</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P148" s="5" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
       <c r="Q148" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R148" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S148" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T148" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U148" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V148" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W148" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X148" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A149" s="12">
         <v>2024151</v>
       </c>
       <c r="B149" s="1">
         <v>45469</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D149" s="3">
         <v>0.65</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>131</v>
+        <v>117</v>
       </c>
       <c r="F149" s="2" t="s">
-        <v>543</v>
+        <v>773</v>
       </c>
       <c r="G149" s="2">
         <v>900</v>
       </c>
       <c r="H149" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I149" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J149" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>544</v>
+        <v>427</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>545</v>
+        <v>428</v>
       </c>
       <c r="N149" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O149" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P149" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q149" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R149" s="5" t="s">
-        <v>546</v>
+        <v>429</v>
       </c>
       <c r="S149" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T149" s="5" t="s">
-        <v>545</v>
+        <v>428</v>
       </c>
       <c r="U149" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V149" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W149" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X149" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A150" s="12">
         <v>2024152</v>
       </c>
       <c r="B150" s="1">
         <v>45472</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D150" s="3">
         <v>0.68333333333333324</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="F150" s="2" t="s">
-        <v>547</v>
+        <v>774</v>
       </c>
       <c r="G150" s="2">
         <v>2650</v>
       </c>
       <c r="H150" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I150" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J150" s="4" t="s">
-        <v>354</v>
+        <v>282</v>
       </c>
       <c r="K150" s="4" t="s">
-        <v>548</v>
+        <v>430</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N150" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O150" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P150" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q150" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R150" s="5" t="s">
-        <v>549</v>
+        <v>431</v>
       </c>
       <c r="S150" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T150" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U150" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V150" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W150" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X150" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="151" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A151" s="12">
         <v>2024153</v>
       </c>
       <c r="B151" s="1">
         <v>45477</v>
       </c>
       <c r="C151" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D151" s="3">
         <v>0.39930555555555558</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>550</v>
+        <v>775</v>
       </c>
       <c r="G151" s="2">
         <v>2618</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>407</v>
+        <v>323</v>
       </c>
       <c r="J151" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>551</v>
+        <v>432</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N151" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O151" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P151" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q151" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R151" s="5" t="s">
-        <v>552</v>
+        <v>433</v>
       </c>
       <c r="S151" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T151" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U151" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V151" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W151" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X151" s="13" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A152" s="12">
         <v>2024154</v>
       </c>
       <c r="B152" s="1">
         <v>45481</v>
       </c>
       <c r="C152" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D152" s="3">
         <v>0.37916666666666665</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>553</v>
+        <v>434</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>554</v>
+        <v>776</v>
       </c>
       <c r="G152" s="2">
         <v>1900</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I152" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K152" s="4" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L152" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M152" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N152" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O152" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P152" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q152" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R152" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="S152" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T152" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U152" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M152" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V152" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W152" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X152" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A153" s="12">
         <v>2024155</v>
       </c>
       <c r="B153" s="1">
         <v>45444</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D153" s="3">
         <v>0.58888888888888891</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>508</v>
+        <v>399</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>215</v>
+        <v>693</v>
       </c>
       <c r="G153" s="2">
         <v>100</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I153" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J153" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K153" s="4" t="s">
-        <v>549</v>
+        <v>431</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O153" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P153" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q153" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R153" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S153" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T153" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U153" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V153" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W153" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W153" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X153" s="13" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="154" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A154" s="12">
         <v>2024156</v>
       </c>
       <c r="B154" s="1">
         <v>45475</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D154" s="3">
         <v>0.67708333333333337</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>555</v>
+        <v>435</v>
       </c>
       <c r="F154" s="2" t="s">
-        <v>469</v>
+        <v>759</v>
       </c>
       <c r="G154" s="2">
         <v>1000</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I154" s="4" t="s">
-        <v>556</v>
+        <v>436</v>
       </c>
       <c r="J154" s="4" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="K154" s="4" t="s">
-        <v>558</v>
+        <v>438</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O154" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P154" s="5" t="s">
-        <v>556</v>
+        <v>436</v>
       </c>
       <c r="Q154" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R154" s="5" t="s">
-        <v>512</v>
+        <v>402</v>
       </c>
       <c r="S154" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T154" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U154" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V154" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W154" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X154" s="6" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
     </row>
     <row r="155" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A155" s="12">
         <v>2024157</v>
       </c>
       <c r="B155" s="1">
         <v>45481</v>
       </c>
       <c r="C155" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="3">
         <v>0.46249999999999997</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>502</v>
+        <v>765</v>
       </c>
       <c r="G155" s="2">
         <v>1300</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I155" s="4" t="s">
-        <v>349</v>
+        <v>279</v>
       </c>
       <c r="J155" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K155" s="4" t="s">
-        <v>559</v>
+        <v>439</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>560</v>
+        <v>440</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O155" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P155" s="5" t="s">
-        <v>384</v>
+        <v>305</v>
       </c>
       <c r="Q155" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R155" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S155" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T155" s="5" t="s">
-        <v>560</v>
+        <v>440</v>
       </c>
       <c r="U155" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V155" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W155" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X155" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A156" s="12">
         <v>2024158</v>
       </c>
       <c r="B156" s="1">
         <v>45465</v>
       </c>
       <c r="C156" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D156" s="3">
         <v>0.36041666666666666</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>561</v>
+        <v>441</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>562</v>
+        <v>777</v>
       </c>
       <c r="G156" s="2">
         <v>1900</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I156" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>551</v>
+        <v>432</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>563</v>
+        <v>442</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P156" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q156" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R156" s="5" t="s">
-        <v>564</v>
+        <v>443</v>
       </c>
       <c r="S156" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T156" s="5" t="s">
-        <v>563</v>
+        <v>442</v>
       </c>
       <c r="U156" s="5" t="s">
-        <v>565</v>
+        <v>444</v>
       </c>
       <c r="V156" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W156" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X156" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="157" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A157" s="12">
         <v>2024159</v>
       </c>
       <c r="B157" s="1">
         <v>45478</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D157" s="3">
         <v>0.64166666666666672</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>398</v>
+        <v>316</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>566</v>
+        <v>778</v>
       </c>
       <c r="G157" s="2">
         <v>2100</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I157" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>567</v>
+        <v>445</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N157" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O157" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P157" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q157" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R157" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="S157" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T157" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U157" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="V157" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W157" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X157" s="6" t="s">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="158" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A158" s="12">
         <v>2024160</v>
       </c>
       <c r="B158" s="1">
         <v>45486</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D158" s="3">
         <v>0.42291666666666666</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="F158" s="2" t="s">
-        <v>321</v>
+        <v>718</v>
       </c>
       <c r="G158" s="2">
         <v>500</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I158" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K158" s="4" t="s">
-        <v>568</v>
+        <v>446</v>
       </c>
       <c r="L158" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M158" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="N158" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M158" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O158" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P158" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q158" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R158" s="5" t="s">
-        <v>401</v>
+        <v>318</v>
       </c>
       <c r="S158" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T158" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="U158" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T158" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V158" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W158" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X158" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="159" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A159" s="12">
         <v>2024161</v>
       </c>
       <c r="B159" s="1">
         <v>45487</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D159" s="3">
         <v>0.5229166666666667</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>570</v>
+        <v>448</v>
       </c>
       <c r="F159" s="2" t="s">
-        <v>571</v>
+        <v>779</v>
       </c>
       <c r="G159" s="2">
         <v>1300</v>
       </c>
       <c r="H159" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I159" s="4" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>572</v>
+        <v>449</v>
       </c>
       <c r="L159" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M159" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N159" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M159" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O159" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P159" s="5" t="s">
-        <v>272</v>
+        <v>223</v>
       </c>
       <c r="Q159" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R159" s="5" t="s">
-        <v>356</v>
+        <v>284</v>
       </c>
       <c r="S159" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T159" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="U159" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T159" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V159" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W159" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X159" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="160" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A160" s="12">
         <v>2024162</v>
       </c>
       <c r="B160" s="1">
         <v>45490</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D160" s="3">
         <v>0.64583333333333337</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F160" s="2" t="s">
-        <v>573</v>
+        <v>780</v>
       </c>
       <c r="G160" s="2">
         <v>3270</v>
       </c>
       <c r="H160" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I160" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>457</v>
+        <v>358</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P160" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q160" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R160" s="5" t="s">
-        <v>574</v>
+        <v>450</v>
       </c>
       <c r="S160" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T160" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U160" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V160" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W160" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X160" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="161" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A161" s="12">
         <v>2024163</v>
       </c>
       <c r="B161" s="1">
         <v>45487</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D161" s="3">
         <v>0.41875000000000001</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>187</v>
+        <v>687</v>
       </c>
       <c r="G161" s="2">
         <v>1700</v>
       </c>
       <c r="H161" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I161" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>575</v>
+        <v>451</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N161" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O161" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P161" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q161" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R161" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S161" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T161" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U161" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V161" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W161" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X161" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="162" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A162" s="12">
         <v>2024164</v>
       </c>
       <c r="B162" s="1">
         <v>45487</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D162" s="3">
         <v>0.91875000000000007</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>291</v>
+        <v>238</v>
       </c>
       <c r="F162" s="2" t="s">
-        <v>576</v>
+        <v>781</v>
       </c>
       <c r="G162" s="2">
         <v>1700</v>
       </c>
       <c r="H162" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I162" s="4" t="s">
-        <v>481</v>
+        <v>377</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>577</v>
+        <v>452</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>578</v>
+        <v>453</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>579</v>
+        <v>454</v>
       </c>
       <c r="P162" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q162" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R162" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S162" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T162" s="5" t="s">
-        <v>578</v>
+        <v>453</v>
       </c>
       <c r="U162" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V162" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W162" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W162" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X162" s="6" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
     </row>
     <row r="163" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A163" s="12">
         <v>2024165</v>
       </c>
       <c r="B163" s="1">
         <v>45490</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D163" s="3">
         <v>0.41180555555555554</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>308</v>
+        <v>251</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>580</v>
+        <v>782</v>
       </c>
       <c r="G163" s="2">
         <v>5000</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I163" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J163" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K163" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P163" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q163" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R163" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S163" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T163" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U163" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V163" s="5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W163" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X163" s="6" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="164" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A164" s="12">
         <v>2024166</v>
       </c>
       <c r="B164" s="1">
         <v>45491</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D164" s="3">
         <v>0.59930555555555554</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F164" s="2" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="G164" s="2">
         <v>2300</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I164" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J164" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K164" s="4" t="s">
-        <v>581</v>
+        <v>455</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P164" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q164" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R164" s="5" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="S164" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T164" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U164" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V164" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W164" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X164" s="6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="165" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A165" s="12">
         <v>2024167</v>
       </c>
       <c r="B165" s="1">
         <v>45491</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D165" s="3">
         <v>0.55208333333333337</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>152</v>
+        <v>133</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>582</v>
+        <v>783</v>
       </c>
       <c r="G165" s="2">
         <v>4140</v>
       </c>
       <c r="H165" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I165" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J165" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K165" s="4" t="s">
-        <v>583</v>
+        <v>456</v>
       </c>
       <c r="L165" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M165" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O165" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P165" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q165" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R165" s="5" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="S165" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T165" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U165" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V165" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W165" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X165" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="166" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A166" s="12">
         <v>2024168</v>
       </c>
       <c r="B166" s="1">
         <v>45490</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D166" s="3">
         <v>0.47152777777777777</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>584</v>
+        <v>457</v>
       </c>
       <c r="F166" s="2" t="s">
-        <v>585</v>
+        <v>784</v>
       </c>
       <c r="G166" s="2">
         <v>2570</v>
       </c>
       <c r="H166" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I166" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J166" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K166" s="4" t="s">
-        <v>586</v>
+        <v>458</v>
       </c>
       <c r="L166" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M166" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N166" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O166" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P166" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q166" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R166" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P166" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S166" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T166" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U166" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V166" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W166" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X166" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="167" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A167" s="12">
         <v>2024169</v>
       </c>
       <c r="B167" s="1">
         <v>45492</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D167" s="3">
         <v>0.48402777777777778</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>587</v>
+        <v>459</v>
       </c>
       <c r="F167" s="2" t="s">
-        <v>571</v>
+        <v>779</v>
       </c>
       <c r="G167" s="2">
         <v>1650</v>
       </c>
       <c r="H167" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I167" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J167" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>588</v>
+        <v>460</v>
       </c>
       <c r="L167" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M167" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N167" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M167" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O167" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P167" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q167" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R167" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S167" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T167" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="U167" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T167" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V167" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W167" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X167" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="168" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A168" s="12">
         <v>2024170</v>
       </c>
       <c r="B168" s="1">
         <v>45497</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D168" s="3">
         <v>0.46736111111111112</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>402</v>
+        <v>319</v>
       </c>
       <c r="F168" s="2" t="s">
-        <v>260</v>
+        <v>701</v>
       </c>
       <c r="G168" s="2">
         <v>1300</v>
       </c>
       <c r="H168" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I168" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K168" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L168" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M168" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N168" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O168" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P168" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q168" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R168" s="5" t="s">
-        <v>589</v>
+        <v>461</v>
       </c>
       <c r="S168" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T168" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U168" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V168" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W168" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X168" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="169" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A169" s="12">
         <v>2024171</v>
       </c>
       <c r="B169" s="1">
         <v>45491</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D169" s="3">
         <v>0.59930555555555554</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>411</v>
+        <v>327</v>
       </c>
       <c r="F169" s="2" t="s">
-        <v>590</v>
+        <v>785</v>
       </c>
       <c r="G169" s="2">
         <v>2900</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J169" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K169" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="L169" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M169" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N169" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O169" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P169" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K169" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q169" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R169" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S169" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T169" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U169" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V169" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W169" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X169" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="170" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A170" s="12">
         <v>2024172</v>
       </c>
       <c r="B170" s="1">
         <v>45499</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D170" s="3">
         <v>0.56388888888888888</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>320</v>
+        <v>259</v>
       </c>
       <c r="F170" s="2" t="s">
-        <v>526</v>
+        <v>768</v>
       </c>
       <c r="G170" s="2">
         <v>2500</v>
       </c>
       <c r="H170" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I170" s="4" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="J170" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K170" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>592</v>
+        <v>463</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P170" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q170" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R170" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S170" s="5" t="s">
-        <v>592</v>
+        <v>463</v>
       </c>
       <c r="T170" s="5" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="U170" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V170" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W170" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W170" s="13" t="s">
+      <c r="X170" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="171" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A171" s="12">
         <v>2024173</v>
       </c>
       <c r="B171" s="1">
         <v>45500</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D171" s="3">
         <v>0.3923611111111111</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>275</v>
+        <v>226</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>468</v>
+        <v>758</v>
       </c>
       <c r="G171" s="2">
         <v>2500</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I171" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J171" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K171" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="L171" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N171" s="4" t="s">
-        <v>594</v>
+        <v>465</v>
       </c>
       <c r="O171" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P171" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q171" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R171" s="5" t="s">
-        <v>595</v>
+        <v>466</v>
       </c>
       <c r="S171" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T171" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U171" s="5" t="s">
-        <v>596</v>
+        <v>467</v>
       </c>
       <c r="V171" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W171" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X171" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="172" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A172" s="12">
         <v>2024174</v>
       </c>
       <c r="B172" s="1">
         <v>45501</v>
       </c>
       <c r="C172" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D172" s="3">
         <v>0.66805555555555562</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>597</v>
+        <v>468</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>598</v>
+        <v>786</v>
       </c>
       <c r="G172" s="2">
         <v>800</v>
       </c>
       <c r="H172" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I172" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="K172" s="4" t="s">
-        <v>599</v>
+        <v>469</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O172" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P172" s="5" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="Q172" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R172" s="5" t="s">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="S172" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T172" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U172" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V172" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W172" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X172" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="173" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A173" s="12">
         <v>2024175</v>
       </c>
       <c r="B173" s="1">
         <v>45497</v>
       </c>
       <c r="C173" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D173" s="3">
         <v>0.6479166666666667</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>600</v>
+        <v>470</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>601</v>
+        <v>787</v>
       </c>
       <c r="G173" s="2">
         <v>600</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I173" s="4" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J173" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>602</v>
+        <v>471</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P173" s="5" t="s">
-        <v>384</v>
+        <v>305</v>
       </c>
       <c r="Q173" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R173" s="5" t="s">
-        <v>603</v>
+        <v>472</v>
       </c>
       <c r="S173" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T173" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U173" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V173" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W173" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X173" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A174" s="12">
         <v>2024176</v>
       </c>
       <c r="B174" s="1">
         <v>45500</v>
       </c>
       <c r="C174" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D174" s="3">
         <v>0.58958333333333335</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>604</v>
+        <v>788</v>
       </c>
       <c r="G174" s="2">
         <v>3000</v>
       </c>
       <c r="H174" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I174" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K174" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P174" s="5" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="Q174" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R174" s="5" t="s">
-        <v>552</v>
+        <v>433</v>
       </c>
       <c r="S174" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T174" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U174" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V174" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W174" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X174" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A175" s="12">
         <v>2024177</v>
       </c>
       <c r="B175" s="1">
         <v>45503</v>
       </c>
       <c r="C175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D175" s="3">
         <v>0.62430555555555556</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>605</v>
+        <v>473</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>606</v>
+        <v>789</v>
       </c>
       <c r="G175" s="2">
         <v>23000</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I175" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J175" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K175" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>607</v>
+        <v>474</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O175" s="4" t="s">
-        <v>608</v>
+        <v>475</v>
       </c>
       <c r="P175" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q175" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R175" s="5" t="s">
-        <v>326</v>
+        <v>263</v>
       </c>
       <c r="S175" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="T175" s="5" t="s">
-        <v>607</v>
+        <v>474</v>
       </c>
       <c r="U175" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V175" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W175" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W175" s="6" t="s">
+      <c r="X175" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="176" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A176" s="12">
         <v>2024178</v>
       </c>
       <c r="B176" s="1">
         <v>45484</v>
       </c>
       <c r="C176" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D176" s="3">
         <v>0.36944444444444446</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>55</v>
+        <v>660</v>
       </c>
       <c r="G176" s="2">
         <v>250</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I176" s="4" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K176" s="4" t="s">
-        <v>609</v>
+        <v>476</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O176" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P176" s="5" t="s">
-        <v>610</v>
+        <v>477</v>
       </c>
       <c r="Q176" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R176" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S176" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T176" s="5" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="U176" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V176" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W176" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W176" s="13" t="s">
+      <c r="X176" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="177" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A177" s="12">
         <v>2024179</v>
       </c>
       <c r="B177" s="1">
         <v>45504</v>
       </c>
       <c r="C177" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D177" s="3">
         <v>0.52430555555555558</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>402</v>
+        <v>319</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>611</v>
+        <v>790</v>
       </c>
       <c r="G177" s="2">
         <v>2500</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I177" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J177" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K177" s="4" t="s">
-        <v>457</v>
+        <v>358</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P177" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q177" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R177" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S177" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T177" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U177" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V177" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W177" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X177" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="178" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A178" s="12">
         <v>2024180</v>
       </c>
       <c r="B178" s="1">
         <v>45505</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D178" s="3">
         <v>0.57638888888888895</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>612</v>
+        <v>478</v>
       </c>
       <c r="F178" s="2" t="s">
-        <v>613</v>
+        <v>791</v>
       </c>
       <c r="G178" s="2">
         <v>1500</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I178" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O178" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P178" s="5" t="s">
-        <v>614</v>
+        <v>479</v>
       </c>
       <c r="Q178" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R178" s="5" t="s">
-        <v>615</v>
+        <v>480</v>
       </c>
       <c r="S178" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T178" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U178" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V178" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W178" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X178" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A179" s="12">
         <v>2024181</v>
       </c>
       <c r="B179" s="1">
         <v>45506</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D179" s="3">
         <v>0.65486111111111112</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>616</v>
+        <v>481</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>480</v>
+        <v>760</v>
       </c>
       <c r="G179" s="2">
         <v>3350</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I179" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J179" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>617</v>
+        <v>482</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O179" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P179" s="5" t="s">
-        <v>98</v>
+        <v>436</v>
       </c>
       <c r="Q179" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R179" s="5" t="s">
-        <v>618</v>
+        <v>483</v>
       </c>
       <c r="S179" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T179" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U179" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V179" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W179" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X179" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A180" s="12">
         <v>2024182</v>
       </c>
       <c r="B180" s="1">
         <v>45504</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D180" s="3">
         <v>0.58750000000000002</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F180" s="2" t="s">
-        <v>432</v>
+        <v>748</v>
       </c>
       <c r="G180" s="2">
         <v>1500</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I180" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J180" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>290</v>
+        <v>237</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P180" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q180" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R180" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S180" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T180" s="5" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="U180" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V180" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W180" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W180" s="13" t="s">
+      <c r="X180" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="181" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A181" s="12">
         <v>2024183</v>
       </c>
       <c r="B181" s="1">
         <v>45501</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D181" s="3">
         <v>0.5</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F181" s="2" t="s">
-        <v>175</v>
+        <v>682</v>
       </c>
       <c r="G181" s="2">
         <v>800</v>
       </c>
       <c r="H181" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I181" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="J181" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K181" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I181" s="4" t="s">
-[...5 lines deleted...]
-      <c r="K181" s="4" t="s">
+      <c r="L181" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M181" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="N181" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O181" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P181" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q181" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R181" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S181" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T181" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="U181" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="L181" s="4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="V181" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W181" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W181" s="6" t="s">
+      <c r="X181" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="182" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A182" s="12">
         <v>2024184</v>
       </c>
       <c r="B182" s="1">
         <v>45507</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D182" s="3">
         <v>0.62152777777777779</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="F182" s="2" t="s">
-        <v>196</v>
+        <v>689</v>
       </c>
       <c r="G182" s="2">
         <v>1100</v>
       </c>
       <c r="H182" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I182" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J182" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K182" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>382</v>
+        <v>303</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P182" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q182" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R182" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S182" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T182" s="5" t="s">
-        <v>382</v>
+        <v>303</v>
       </c>
       <c r="U182" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V182" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W182" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W182" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X182" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="183" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A183" s="12">
         <v>2024185</v>
       </c>
       <c r="B183" s="1">
         <v>45507</v>
       </c>
       <c r="C183" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="3">
         <v>0.55277777777777781</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F183" s="2" t="s">
-        <v>619</v>
+        <v>792</v>
       </c>
       <c r="G183" s="2">
         <v>2540</v>
       </c>
       <c r="H183" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I183" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J183" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K183" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="L183" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M183" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N183" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O183" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P183" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K183" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q183" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R183" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S183" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T183" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U183" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V183" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W183" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X183" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="184" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A184" s="12">
         <v>2024186</v>
       </c>
       <c r="B184" s="1">
         <v>45504</v>
       </c>
       <c r="C184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D184" s="3">
         <v>0.68472222222222223</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>621</v>
+        <v>485</v>
       </c>
       <c r="F184" s="2" t="s">
-        <v>622</v>
+        <v>793</v>
       </c>
       <c r="G184" s="2">
         <v>1650</v>
       </c>
       <c r="H184" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I184" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>497</v>
+        <v>389</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O184" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P184" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P184" s="5" t="s">
+      <c r="Q184" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q184" s="5" t="s">
+      <c r="R184" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R184" s="5" t="s">
+      <c r="S184" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T184" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="U184" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S184" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U184" s="5" t="s">
+      <c r="V184" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V184" s="5" t="s">
+      <c r="W184" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W184" s="13" t="s">
+      <c r="X184" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="185" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A185" s="12">
         <v>2024187</v>
       </c>
       <c r="B185" s="1">
         <v>45506</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D185" s="3">
         <v>0.47916666666666669</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>623</v>
+        <v>486</v>
       </c>
       <c r="F185" s="2" t="s">
-        <v>526</v>
+        <v>768</v>
       </c>
       <c r="G185" s="2">
         <v>2600</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I185" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J185" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>624</v>
+        <v>487</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O185" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P185" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q185" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R185" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S185" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T185" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U185" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V185" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W185" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X185" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="186" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A186" s="12">
         <v>2024188</v>
       </c>
       <c r="B186" s="1">
         <v>45508</v>
       </c>
       <c r="C186" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D186" s="3">
         <v>0.63124999999999998</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F186" s="2" t="s">
-        <v>511</v>
+        <v>766</v>
       </c>
       <c r="G186" s="2">
         <v>1900</v>
       </c>
       <c r="H186" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I186" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J186" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K186" s="4" t="s">
-        <v>443</v>
+        <v>348</v>
       </c>
       <c r="L186" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M186" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O186" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P186" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q186" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R186" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="S186" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T186" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U186" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V186" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W186" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X186" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="187" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A187" s="12">
         <v>2024189</v>
       </c>
       <c r="B187" s="1">
         <v>45500</v>
       </c>
       <c r="C187" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D187" s="3">
         <v>0.54652777777777783</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>501</v>
+        <v>393</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>372</v>
+        <v>733</v>
       </c>
       <c r="G187" s="2">
         <v>500</v>
       </c>
       <c r="H187" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I187" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J187" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K187" s="4" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="L187" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M187" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N187" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M187" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O187" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P187" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q187" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R187" s="5" t="s">
-        <v>625</v>
+        <v>488</v>
       </c>
       <c r="S187" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T187" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U187" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T187" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V187" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W187" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X187" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="188" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A188" s="12">
         <v>2024190</v>
       </c>
       <c r="B188" s="1">
         <v>45505</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D188" s="3">
         <v>0.59166666666666667</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>626</v>
+        <v>489</v>
       </c>
       <c r="F188" s="2" t="s">
-        <v>434</v>
+        <v>749</v>
       </c>
       <c r="G188" s="2">
         <v>1700</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I188" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K188" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O188" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P188" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q188" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R188" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S188" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T188" s="5" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="U188" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V188" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W188" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W188" s="6" t="s">
+      <c r="X188" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="189" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A189" s="12">
         <v>2024191</v>
       </c>
       <c r="B189" s="1">
         <v>45507</v>
       </c>
       <c r="C189" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D189" s="3">
         <v>0.57708333333333328</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>295</v>
+        <v>711</v>
       </c>
       <c r="G189" s="2">
         <v>1800</v>
       </c>
       <c r="H189" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I189" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I189" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J189" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K189" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L189" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>446</v>
+        <v>351</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O189" s="4" t="s">
-        <v>608</v>
+        <v>475</v>
       </c>
       <c r="P189" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q189" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R189" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S189" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T189" s="5" t="s">
-        <v>446</v>
+        <v>351</v>
       </c>
       <c r="U189" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V189" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W189" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W189" s="6" t="s">
+      <c r="X189" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="190" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A190" s="12">
         <v>2024192</v>
       </c>
       <c r="B190" s="1">
         <v>45510</v>
       </c>
       <c r="C190" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D190" s="3">
         <v>0.58402777777777781</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>627</v>
+        <v>490</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>282</v>
+        <v>708</v>
       </c>
       <c r="G190" s="2">
         <v>3260</v>
       </c>
       <c r="H190" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I190" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J190" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K190" s="4" t="s">
-        <v>628</v>
+        <v>491</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O190" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P190" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q190" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R190" s="5" t="s">
-        <v>629</v>
+        <v>492</v>
       </c>
       <c r="S190" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T190" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U190" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V190" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W190" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X190" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="191" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A191" s="12">
         <v>2024193</v>
       </c>
       <c r="B191" s="1">
         <v>45501</v>
       </c>
       <c r="C191" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D191" s="3">
         <v>0.6</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>630</v>
+        <v>493</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>392</v>
+        <v>737</v>
       </c>
       <c r="G191" s="2">
         <v>6800</v>
       </c>
       <c r="H191" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I191" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I191" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J191" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K191" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M191" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N191" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O191" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P191" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N191" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q191" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R191" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S191" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T191" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U191" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V191" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W191" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W191" s="13" t="s">
+      <c r="X191" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="192" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A192" s="12">
         <v>2024194</v>
       </c>
       <c r="B192" s="1">
         <v>45504</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D192" s="3">
         <v>0.57291666666666663</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="F192" s="2" t="s">
-        <v>631</v>
+        <v>794</v>
       </c>
       <c r="G192" s="2">
         <v>9000</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I192" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K192" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O192" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P192" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q192" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="R192" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S192" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T192" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U192" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V192" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W192" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="P192" s="5" t="s">
-[...20 lines deleted...]
-      <c r="W192" s="13" t="s">
+      <c r="X192" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="193" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A193" s="12">
         <v>2024195</v>
       </c>
       <c r="B193" s="1">
         <v>45506</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D193" s="3">
         <v>0.54166666666666663</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="F193" s="2" t="s">
-        <v>175</v>
+        <v>682</v>
       </c>
       <c r="G193" s="2">
         <v>750</v>
       </c>
       <c r="H193" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I193" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J193" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K193" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O193" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P193" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q193" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R193" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S193" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T193" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="U193" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V193" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S193" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V193" s="5" t="s">
+      <c r="W193" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W193" s="6" t="s">
+      <c r="X193" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="194" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A194" s="12">
         <v>2024196</v>
       </c>
       <c r="B194" s="1">
         <v>45510</v>
       </c>
       <c r="C194" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D194" s="3">
         <v>0.67986111111111114</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>632</v>
+        <v>494</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>633</v>
+        <v>795</v>
       </c>
       <c r="G194" s="2">
         <v>2100</v>
       </c>
       <c r="H194" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I194" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K194" s="4" t="s">
-        <v>634</v>
+        <v>495</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O194" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P194" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q194" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R194" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S194" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T194" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U194" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V194" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W194" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X194" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="195" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A195" s="12">
         <v>2024197</v>
       </c>
       <c r="B195" s="1">
         <v>45502</v>
       </c>
       <c r="C195" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D195" s="3">
         <v>0.57916666666666672</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>492</v>
+        <v>386</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>362</v>
+        <v>730</v>
       </c>
       <c r="G195" s="2">
         <v>4090</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I195" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J195" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K195" s="4" t="s">
-        <v>635</v>
+        <v>496</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P195" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q195" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R195" s="5" t="s">
-        <v>636</v>
+        <v>497</v>
       </c>
       <c r="S195" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T195" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U195" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V195" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W195" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X195" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="196" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A196" s="12">
         <v>2024198</v>
       </c>
       <c r="B196" s="1">
         <v>45508</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D196" s="3">
         <v>0.4548611111111111</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>612</v>
+        <v>478</v>
       </c>
       <c r="F196" s="2" t="s">
-        <v>547</v>
+        <v>774</v>
       </c>
       <c r="G196" s="2">
         <v>1200</v>
       </c>
       <c r="H196" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I196" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J196" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K196" s="4" t="s">
-        <v>637</v>
+        <v>498</v>
       </c>
       <c r="L196" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M196" s="4" t="s">
+        <v>499</v>
+      </c>
+      <c r="N196" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M196" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O196" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P196" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q196" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R196" s="5" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="S196" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T196" s="5" t="s">
-        <v>638</v>
+        <v>499</v>
       </c>
       <c r="U196" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V196" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W196" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X196" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="197" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A197" s="12">
         <v>2024199</v>
       </c>
       <c r="B197" s="1">
         <v>45476</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D197" s="3">
         <v>0.64930555555555558</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>305</v>
+        <v>713</v>
       </c>
       <c r="G197" s="2">
         <v>9000</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I197" s="4" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="J197" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K197" s="4" t="s">
-        <v>290</v>
+        <v>237</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O197" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P197" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P197" s="5" t="s">
+      <c r="Q197" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q197" s="5" t="s">
+      <c r="R197" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R197" s="5" t="s">
+      <c r="S197" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T197" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U197" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S197" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U197" s="5" t="s">
+      <c r="V197" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V197" s="5" t="s">
+      <c r="W197" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W197" s="13" t="s">
+      <c r="X197" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="198" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A198" s="12">
         <v>2024200</v>
       </c>
       <c r="B198" s="1">
         <v>45494</v>
       </c>
       <c r="C198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D198" s="3">
         <v>0.52916666666666667</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>639</v>
+        <v>500</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>60</v>
+        <v>661</v>
       </c>
       <c r="G198" s="2">
         <v>2000</v>
       </c>
       <c r="H198" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I198" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J198" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K198" s="4" t="s">
-        <v>640</v>
+        <v>501</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>641</v>
+        <v>502</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="O198" s="4" t="s">
-        <v>608</v>
+        <v>475</v>
       </c>
       <c r="P198" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q198" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R198" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S198" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T198" s="5" t="s">
-        <v>641</v>
+        <v>502</v>
       </c>
       <c r="U198" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V198" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W198" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W198" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X198" s="6" t="s">
-        <v>410</v>
+        <v>326</v>
       </c>
     </row>
     <row r="199" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A199" s="12">
         <v>2024201</v>
       </c>
       <c r="B199" s="1">
         <v>45515</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D199" s="3">
         <v>0.59236111111111112</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="F199" s="2" t="s">
-        <v>353</v>
+        <v>728</v>
       </c>
       <c r="G199" s="2">
         <v>2999</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I199" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J199" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K199" s="4" t="s">
-        <v>363</v>
+        <v>289</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O199" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P199" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q199" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R199" s="5" t="s">
-        <v>642</v>
+        <v>503</v>
       </c>
       <c r="S199" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T199" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U199" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V199" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W199" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X199" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="200" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A200" s="12">
         <v>2024202</v>
       </c>
       <c r="B200" s="1">
         <v>45470</v>
       </c>
       <c r="C200" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D200" s="3">
         <v>0.69930555555555562</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>508</v>
+        <v>399</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>643</v>
+        <v>796</v>
       </c>
       <c r="G200" s="2">
         <v>750</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I200" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J200" s="4" t="s">
-        <v>472</v>
+        <v>369</v>
       </c>
       <c r="K200" s="4" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P200" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q200" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R200" s="5" t="s">
-        <v>644</v>
+        <v>504</v>
       </c>
       <c r="S200" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T200" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U200" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V200" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W200" s="13" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X200" s="13" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="201" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A201" s="12">
         <v>2024203</v>
       </c>
       <c r="B201" s="1">
         <v>45516</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="3">
         <v>0.61041666666666672</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="F201" s="2" t="s">
-        <v>645</v>
+        <v>797</v>
       </c>
       <c r="G201" s="2">
         <v>3000</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I201" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J201" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K201" s="4" t="s">
-        <v>262</v>
+        <v>216</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P201" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q201" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R201" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S201" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T201" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U201" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V201" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W201" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X201" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="202" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A202" s="12">
         <v>2024204</v>
       </c>
       <c r="B202" s="1">
         <v>45515</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D202" s="3">
         <v>0.58194444444444449</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>646</v>
+        <v>505</v>
       </c>
       <c r="F202" s="2" t="s">
-        <v>582</v>
+        <v>783</v>
       </c>
       <c r="G202" s="2">
         <v>800</v>
       </c>
       <c r="H202" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I202" s="4" t="s">
-        <v>534</v>
+        <v>420</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>539</v>
+        <v>424</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>540</v>
+        <v>425</v>
       </c>
       <c r="O202" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P202" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P202" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q202" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R202" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S202" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T202" s="5" t="s">
-        <v>647</v>
+        <v>506</v>
       </c>
       <c r="U202" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V202" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W202" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W202" s="13" t="s">
+      <c r="X202" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="203" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A203" s="12">
         <v>2024205</v>
       </c>
       <c r="B203" s="1">
         <v>45516</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D203" s="3">
         <v>0.50069444444444444</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>352</v>
+        <v>281</v>
       </c>
       <c r="F203" s="2" t="s">
-        <v>218</v>
+        <v>694</v>
       </c>
       <c r="G203" s="2">
         <v>800</v>
       </c>
       <c r="H203" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I203" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>648</v>
+        <v>507</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P203" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q203" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R203" s="5" t="s">
-        <v>228</v>
+        <v>188</v>
       </c>
       <c r="S203" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T203" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U203" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V203" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W203" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X203" s="6" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="204" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A204" s="12">
         <v>2024206</v>
       </c>
       <c r="B204" s="1">
         <v>45517</v>
       </c>
       <c r="C204" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D204" s="3">
         <v>0.60833333333333328</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>649</v>
+        <v>798</v>
       </c>
       <c r="G204" s="2">
         <v>1150</v>
       </c>
       <c r="H204" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I204" s="4" t="s">
-        <v>556</v>
+        <v>436</v>
       </c>
       <c r="J204" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K204" s="4" t="s">
-        <v>650</v>
+        <v>508</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M204" s="4" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="N204" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O204" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P204" s="5" t="s">
-        <v>474</v>
+        <v>371</v>
       </c>
       <c r="Q204" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R204" s="5" t="s">
-        <v>826</v>
+        <v>646</v>
       </c>
       <c r="S204" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T204" s="5" t="s">
-        <v>167</v>
+        <v>145</v>
       </c>
       <c r="U204" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V204" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W204" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X204" s="6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="205" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A205" s="12">
         <v>2024207</v>
       </c>
       <c r="B205" s="1">
         <v>45518</v>
       </c>
       <c r="C205" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D205" s="3">
         <v>0.7319444444444444</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>343</v>
+        <v>724</v>
       </c>
       <c r="G205" s="2">
         <v>500</v>
       </c>
       <c r="H205" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I205" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J205" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K205" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P205" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q205" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R205" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="S205" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T205" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U205" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V205" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W205" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="X205" s="6" t="s">
         <v>87</v>
-      </c>
-[...22 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="206" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A206" s="12">
         <v>2024208</v>
       </c>
       <c r="B206" s="1">
         <v>45518</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D206" s="3">
         <v>0.58611111111111114</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>651</v>
+        <v>509</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>432</v>
+        <v>748</v>
       </c>
       <c r="G206" s="2">
         <v>2500</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I206" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K206" s="4" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="L206" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M206" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O206" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P206" s="5" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="Q206" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R206" s="5" t="s">
-        <v>380</v>
+        <v>302</v>
       </c>
       <c r="S206" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T206" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U206" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V206" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W206" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X206" s="6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="207" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A207" s="12">
         <v>2024209</v>
       </c>
       <c r="B207" s="1">
         <v>45508</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D207" s="3">
         <v>0.53749999999999998</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="F207" s="2" t="s">
-        <v>652</v>
+        <v>799</v>
       </c>
       <c r="G207" s="2">
         <v>1925</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I207" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J207" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K207" s="4" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O207" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P207" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q207" s="5" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="R207" s="5" t="s">
-        <v>519</v>
+        <v>408</v>
       </c>
       <c r="S207" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T207" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U207" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V207" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W207" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X207" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="208" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A208" s="12">
         <v>2024210</v>
       </c>
       <c r="B208" s="1">
         <v>45515</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D208" s="3">
         <v>0.76111111111111107</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F208" s="2" t="s">
-        <v>653</v>
+        <v>800</v>
       </c>
       <c r="G208" s="2">
         <v>1500</v>
       </c>
       <c r="H208" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I208" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J208" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K208" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N208" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O208" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O208" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P208" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q208" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R208" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S208" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T208" s="5" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="U208" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V208" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W208" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W208" s="6" t="s">
+      <c r="X208" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="209" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A209" s="12">
         <v>2024211</v>
       </c>
       <c r="B209" s="1">
         <v>45515</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D209" s="3">
         <v>0.77500000000000002</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="F209" s="2" t="s">
-        <v>381</v>
+        <v>735</v>
       </c>
       <c r="G209" s="2">
         <v>16000</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I209" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J209" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K209" s="4" t="s">
-        <v>654</v>
+        <v>510</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O209" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P209" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q209" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R209" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S209" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T209" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U209" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V209" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S209" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V209" s="5" t="s">
+      <c r="W209" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W209" s="6" t="s">
+      <c r="X209" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="210" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A210" s="12">
         <v>2024212</v>
       </c>
       <c r="B210" s="1">
         <v>45519</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D210" s="3">
         <v>0.64236111111111105</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>655</v>
+        <v>511</v>
       </c>
       <c r="F210" s="2" t="s">
-        <v>656</v>
+        <v>801</v>
       </c>
       <c r="G210" s="2">
         <v>13500</v>
       </c>
       <c r="H210" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I210" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="I210" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J210" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K210" s="4" t="s">
-        <v>657</v>
+        <v>512</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>658</v>
+        <v>513</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>659</v>
+        <v>514</v>
       </c>
       <c r="O210" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P210" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q210" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="R210" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S210" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T210" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="U210" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V210" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W210" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="P210" s="5" t="s">
-[...20 lines deleted...]
-      <c r="W210" s="6" t="s">
+      <c r="X210" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="211" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A211" s="12">
         <v>2024213</v>
       </c>
       <c r="B211" s="1">
         <v>45520</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D211" s="3">
         <v>0.47638888888888892</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F211" s="2" t="s">
-        <v>517</v>
+        <v>767</v>
       </c>
       <c r="G211" s="2">
         <v>2200</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I211" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>443</v>
+        <v>348</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O211" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P211" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q211" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R211" s="5" t="s">
-        <v>660</v>
+        <v>515</v>
       </c>
       <c r="S211" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T211" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U211" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V211" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W211" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X211" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="212" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A212" s="12">
         <v>2024214</v>
       </c>
       <c r="B212" s="1">
         <v>45521</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D212" s="3">
         <v>0.4375</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>525</v>
+        <v>414</v>
       </c>
       <c r="F212" s="2" t="s">
-        <v>571</v>
+        <v>779</v>
       </c>
       <c r="G212" s="2">
         <v>1450</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I212" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K212" s="4" t="s">
-        <v>317</v>
+        <v>256</v>
       </c>
       <c r="L212" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M212" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="N212" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M212" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O212" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P212" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q212" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R212" s="5" t="s">
-        <v>661</v>
+        <v>516</v>
       </c>
       <c r="S212" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T212" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="U212" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T212" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V212" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W212" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X212" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="213" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A213" s="12">
         <v>2024215</v>
       </c>
       <c r="B213" s="1">
         <v>45520</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D213" s="3">
         <v>0.67152777777777783</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>662</v>
+        <v>517</v>
       </c>
       <c r="F213" s="2" t="s">
-        <v>311</v>
+        <v>715</v>
       </c>
       <c r="G213" s="2">
         <v>2500</v>
       </c>
       <c r="H213" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I213" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J213" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K213" s="4" t="s">
-        <v>208</v>
+        <v>174</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O213" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P213" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q213" s="5" t="s">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="R213" s="5" t="s">
-        <v>663</v>
+        <v>518</v>
       </c>
       <c r="S213" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T213" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U213" s="5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="V213" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W213" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X213" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="214" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A214" s="12">
         <v>2024216</v>
       </c>
       <c r="B214" s="1">
         <v>45515</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D214" s="3">
         <v>0.50138888888888888</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>664</v>
+        <v>519</v>
       </c>
       <c r="F214" s="2" t="s">
-        <v>665</v>
+        <v>802</v>
       </c>
       <c r="G214" s="2">
         <v>2400</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I214" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K214" s="4" t="s">
-        <v>666</v>
+        <v>520</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O214" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P214" s="5" t="s">
-        <v>115</v>
+        <v>104</v>
       </c>
       <c r="Q214" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R214" s="5" t="s">
-        <v>667</v>
+        <v>521</v>
       </c>
       <c r="S214" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T214" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U214" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V214" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W214" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X214" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="215" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A215" s="12">
         <v>2024217</v>
       </c>
       <c r="B215" s="1">
         <v>45518</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D215" s="3">
         <v>0.78541666666666676</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>304</v>
+        <v>248</v>
       </c>
       <c r="F215" s="2" t="s">
-        <v>265</v>
+        <v>703</v>
       </c>
       <c r="G215" s="2">
         <v>7000</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I215" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J215" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M215" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N215" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O215" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P215" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N215" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q215" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R215" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S215" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T215" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U215" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V215" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W215" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W215" s="6" t="s">
+      <c r="X215" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="216" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A216" s="12">
         <v>2024218</v>
       </c>
       <c r="B216" s="1">
         <v>45521</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D216" s="3">
         <v>0.53055555555555556</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F216" s="2" t="s">
-        <v>128</v>
+        <v>671</v>
       </c>
       <c r="G216" s="2">
         <v>3175</v>
       </c>
       <c r="H216" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I216" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J216" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K216" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="L216" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M216" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N216" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O216" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P216" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K216" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q216" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R216" s="5" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="S216" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T216" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U216" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V216" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W216" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X216" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="217" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A217" s="12">
         <v>2024219</v>
       </c>
       <c r="B217" s="1">
         <v>45520</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D217" s="3">
         <v>0.70763888888888893</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="F217" s="2" t="s">
-        <v>309</v>
+        <v>714</v>
       </c>
       <c r="G217" s="2">
         <v>1620</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I217" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K217" s="4" t="s">
-        <v>669</v>
+        <v>523</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N217" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O217" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P217" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q217" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R217" s="5" t="s">
-        <v>670</v>
+        <v>651</v>
       </c>
       <c r="S217" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T217" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U217" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V217" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W217" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X217" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="218" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A218" s="12">
         <v>2024220</v>
       </c>
       <c r="B218" s="1">
         <v>45502</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D218" s="3">
         <v>0.65972222222222221</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>671</v>
+        <v>524</v>
       </c>
       <c r="F218" s="2" t="s">
-        <v>91</v>
+        <v>666</v>
       </c>
       <c r="G218" s="2">
         <v>3108</v>
       </c>
       <c r="H218" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I218" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J218" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K218" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L218" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M218" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N218" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L218" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O218" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P218" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q218" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R218" s="5" t="s">
-        <v>440</v>
+        <v>346</v>
       </c>
       <c r="S218" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T218" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U218" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V218" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W218" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X218" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="219" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A219" s="12">
         <v>2024221</v>
       </c>
       <c r="B219" s="1">
         <v>45530</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D219" s="3">
         <v>0.48402777777777778</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>646</v>
+        <v>505</v>
       </c>
       <c r="F219" s="2" t="s">
-        <v>672</v>
+        <v>803</v>
       </c>
       <c r="G219" s="2">
         <v>1700</v>
       </c>
       <c r="H219" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I219" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J219" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K219" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L219" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M219" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N219" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M219" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O219" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P219" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q219" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R219" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S219" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T219" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U219" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V219" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S219" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V219" s="5" t="s">
+      <c r="W219" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W219" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X219" s="6" t="s">
-        <v>426</v>
+        <v>337</v>
       </c>
     </row>
     <row r="220" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A220" s="12">
         <v>2024222</v>
       </c>
       <c r="B220" s="1">
         <v>45527</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D220" s="3">
         <v>0.63124999999999998</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="F220" s="2" t="s">
-        <v>144</v>
+        <v>675</v>
       </c>
       <c r="G220" s="2">
         <v>700</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I220" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K220" s="4" t="s">
-        <v>673</v>
+        <v>525</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>674</v>
+        <v>526</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O220" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P220" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q220" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R220" s="5" t="s">
-        <v>675</v>
+        <v>527</v>
       </c>
       <c r="S220" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T220" s="5" t="s">
-        <v>674</v>
+        <v>526</v>
       </c>
       <c r="U220" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V220" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W220" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X220" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A221" s="12">
         <v>2024223</v>
       </c>
       <c r="B221" s="1">
         <v>45532</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D221" s="3">
         <v>0.47916666666666669</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>676</v>
+        <v>528</v>
       </c>
       <c r="F221" s="2" t="s">
-        <v>677</v>
+        <v>804</v>
       </c>
       <c r="G221" s="2">
         <v>2200</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I221" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J221" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K221" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O221" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P221" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q221" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R221" s="5" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="S221" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T221" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U221" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V221" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W221" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X221" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="222" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A222" s="12">
         <v>2024224</v>
       </c>
       <c r="B222" s="1">
         <v>45525</v>
       </c>
       <c r="C222" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D222" s="3">
         <v>0.64027777777777783</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>678</v>
+        <v>805</v>
       </c>
       <c r="G222" s="2">
         <v>1000</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I222" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K222" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M222" s="4" t="s">
-        <v>446</v>
+        <v>351</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O222" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P222" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q222" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R222" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S222" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T222" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="U222" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V222" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S222" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V222" s="5" t="s">
+      <c r="W222" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W222" s="6" t="s">
+      <c r="X222" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="223" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A223" s="12">
         <v>2024225</v>
       </c>
       <c r="B223" s="1">
         <v>45533</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D223" s="3">
         <v>0.54305555555555551</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>476</v>
+        <v>373</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>679</v>
+        <v>806</v>
       </c>
       <c r="G223" s="2">
         <v>600</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I223" s="4" t="s">
-        <v>373</v>
+        <v>296</v>
       </c>
       <c r="J223" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K223" s="4" t="s">
-        <v>680</v>
+        <v>529</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O223" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P223" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q223" s="5" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="R223" s="5" t="s">
-        <v>519</v>
+        <v>408</v>
       </c>
       <c r="S223" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T223" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U223" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V223" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W223" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X223" s="6" t="s">
-        <v>681</v>
+        <v>530</v>
       </c>
     </row>
     <row r="224" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A224" s="12">
         <v>2024226</v>
       </c>
       <c r="B224" s="1">
         <v>45533</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="3">
         <v>0.45624999999999999</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>316</v>
+        <v>717</v>
       </c>
       <c r="G224" s="2">
         <v>650</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I224" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J224" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K224" s="4" t="s">
-        <v>682</v>
+        <v>531</v>
       </c>
       <c r="L224" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O224" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P224" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q224" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R224" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S224" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T224" s="5" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="U224" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V224" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W224" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X224" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="225" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A225" s="12">
         <v>2024227</v>
       </c>
       <c r="B225" s="1">
         <v>45533</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D225" s="3">
         <v>0.59722222222222221</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>626</v>
+        <v>489</v>
       </c>
       <c r="F225" s="2" t="s">
-        <v>683</v>
+        <v>807</v>
       </c>
       <c r="G225" s="2">
         <v>4700</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I225" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J225" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K225" s="4" t="s">
-        <v>203</v>
+        <v>170</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O225" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P225" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q225" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R225" s="5" t="s">
-        <v>684</v>
+        <v>532</v>
       </c>
       <c r="S225" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T225" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U225" s="5" t="s">
-        <v>685</v>
+        <v>533</v>
       </c>
       <c r="V225" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W225" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X225" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="226" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A226" s="12">
         <v>2024228</v>
       </c>
       <c r="B226" s="1">
         <v>45527</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D226" s="3">
         <v>0.63194444444444442</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>419</v>
+        <v>332</v>
       </c>
       <c r="F226" s="2" t="s">
-        <v>149</v>
+        <v>676</v>
       </c>
       <c r="G226" s="2">
         <v>7000</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I226" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J226" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K226" s="4" t="s">
-        <v>686</v>
+        <v>534</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N226" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O226" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O226" s="4" t="s">
+      <c r="P226" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P226" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q226" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="R226" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S226" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T226" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U226" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="V226" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S226" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V226" s="5" t="s">
+      <c r="W226" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W226" s="6" t="s">
+      <c r="X226" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="227" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A227" s="12">
         <v>2024229</v>
       </c>
       <c r="B227" s="1">
         <v>45535</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D227" s="3">
         <v>0.45208333333333334</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>687</v>
+        <v>535</v>
       </c>
       <c r="F227" s="2" t="s">
-        <v>170</v>
+        <v>680</v>
       </c>
       <c r="G227" s="2">
         <v>1240</v>
       </c>
       <c r="H227" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I227" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J227" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K227" s="4" t="s">
-        <v>390</v>
+        <v>310</v>
       </c>
       <c r="L227" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M227" s="4" t="s">
-        <v>688</v>
+        <v>536</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O227" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P227" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q227" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R227" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S227" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T227" s="5" t="s">
-        <v>688</v>
+        <v>536</v>
       </c>
       <c r="U227" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V227" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W227" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X227" s="6" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
     </row>
     <row r="228" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A228" s="12">
         <v>2024230</v>
       </c>
       <c r="B228" s="1">
         <v>45535</v>
       </c>
       <c r="C228" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D228" s="3">
         <v>0.40902777777777777</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>536</v>
+        <v>422</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>343</v>
+        <v>724</v>
       </c>
       <c r="G228" s="2">
         <v>800</v>
       </c>
       <c r="H228" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I228" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J228" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K228" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L228" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O228" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P228" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q228" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R228" s="5" t="s">
-        <v>689</v>
+        <v>537</v>
       </c>
       <c r="S228" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T228" s="5" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="U228" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V228" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W228" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X228" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="229" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A229" s="12">
         <v>2024231</v>
       </c>
       <c r="B229" s="1">
         <v>45539</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D229" s="3">
         <v>0.57013888888888886</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>690</v>
+        <v>538</v>
       </c>
       <c r="F229" s="2" t="s">
-        <v>353</v>
+        <v>728</v>
       </c>
       <c r="G229" s="2">
         <v>1800</v>
       </c>
       <c r="H229" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I229" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K229" s="4" t="s">
-        <v>691</v>
+        <v>539</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O229" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P229" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q229" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R229" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S229" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T229" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U229" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V229" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W229" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X229" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="230" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A230" s="12">
         <v>2024232</v>
       </c>
       <c r="B230" s="1">
         <v>45547</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D230" s="3">
         <v>0.53888888888888886</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>231</v>
+        <v>191</v>
       </c>
       <c r="F230" s="2" t="s">
-        <v>67</v>
+        <v>662</v>
       </c>
       <c r="G230" s="2">
         <v>700</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I230" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>692</v>
+        <v>540</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>693</v>
+        <v>541</v>
       </c>
       <c r="O230" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P230" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q230" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R230" s="5" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="S230" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T230" s="5" t="s">
-        <v>692</v>
+        <v>540</v>
       </c>
       <c r="U230" s="5" t="s">
-        <v>693</v>
+        <v>541</v>
       </c>
       <c r="V230" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W230" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X230" s="6" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="231" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A231" s="12">
         <v>2024233</v>
       </c>
       <c r="B231" s="1">
         <v>45548</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D231" s="3">
         <v>0.57708333333333328</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>694</v>
+        <v>542</v>
       </c>
       <c r="F231" s="2" t="s">
-        <v>695</v>
+        <v>808</v>
       </c>
       <c r="G231" s="2">
         <v>1000</v>
       </c>
       <c r="H231" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I231" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J231" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K231" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L231" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M231" s="4" t="s">
+        <v>543</v>
+      </c>
+      <c r="N231" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O231" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P231" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q231" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R231" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="S231" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T231" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="U231" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="M231" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="V231" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W231" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X231" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="232" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A232" s="12">
         <v>2024234</v>
       </c>
       <c r="B232" s="1">
         <v>45548</v>
       </c>
       <c r="C232" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D232" s="3">
         <v>0.36944444444444446</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="F232" s="2" t="s">
-        <v>295</v>
+        <v>711</v>
       </c>
       <c r="G232" s="2">
         <v>4300</v>
       </c>
       <c r="H232" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I232" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J232" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K232" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="K232" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L232" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M232" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N232" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O232" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O232" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P232" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q232" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R232" s="5" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="S232" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T232" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U232" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V232" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="V232" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W232" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X232" s="6" t="s">
-        <v>698</v>
+        <v>544</v>
       </c>
     </row>
     <row r="233" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A233" s="12">
         <v>2024235</v>
       </c>
       <c r="B233" s="1">
         <v>45548</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="3">
         <v>0.50624999999999998</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>699</v>
+        <v>545</v>
       </c>
       <c r="F233" s="2" t="s">
-        <v>700</v>
+        <v>809</v>
       </c>
       <c r="G233" s="2">
         <v>2900</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I233" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J233" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K233" s="4" t="s">
-        <v>701</v>
+        <v>546</v>
       </c>
       <c r="L233" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>530</v>
+        <v>417</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O233" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P233" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q233" s="5" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="R233" s="5" t="s">
-        <v>620</v>
+        <v>484</v>
       </c>
       <c r="S233" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T233" s="5" t="s">
-        <v>530</v>
+        <v>417</v>
       </c>
       <c r="U233" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V233" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W233" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X233" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="234" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A234" s="12">
         <v>2024236</v>
       </c>
       <c r="B234" s="1">
         <v>45551</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D234" s="3">
         <v>0.77013888888888893</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>702</v>
+        <v>547</v>
       </c>
       <c r="F234" s="2" t="s">
-        <v>339</v>
+        <v>723</v>
       </c>
       <c r="G234" s="2">
         <v>2175</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I234" s="4" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="J234" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K234" s="4" t="s">
-        <v>325</v>
+        <v>262</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O234" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P234" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q234" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R234" s="5" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="S234" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T234" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U234" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V234" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W234" s="6" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X234" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="235" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A235" s="12">
         <v>2024237</v>
       </c>
       <c r="B235" s="1">
         <v>45552</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D235" s="3">
         <v>0.56458333333333333</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>703</v>
+        <v>548</v>
       </c>
       <c r="F235" s="2" t="s">
-        <v>232</v>
+        <v>697</v>
       </c>
       <c r="G235" s="2">
         <v>1950</v>
       </c>
       <c r="H235" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I235" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J235" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K235" s="4" t="s">
-        <v>236</v>
+        <v>195</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O235" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P235" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q235" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R235" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="S235" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T235" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U235" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="V235" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W235" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="X235" s="6" t="s">
         <v>87</v>
-      </c>
-[...22 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="236" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A236" s="12">
         <v>2024238</v>
       </c>
       <c r="B236" s="1">
         <v>45552</v>
       </c>
       <c r="C236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D236" s="3">
         <v>0.48541666666666666</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>705</v>
+        <v>550</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>706</v>
+        <v>810</v>
       </c>
       <c r="G236" s="2">
         <v>1800</v>
       </c>
       <c r="H236" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I236" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K236" s="4" t="s">
-        <v>707</v>
+        <v>551</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O236" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P236" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q236" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R236" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S236" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T236" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U236" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V236" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W236" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X236" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A237" s="12">
         <v>2024239</v>
       </c>
       <c r="B237" s="1">
         <v>45555</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D237" s="3">
         <v>0.62083333333333335</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="F237" s="2" t="s">
-        <v>447</v>
+        <v>752</v>
       </c>
       <c r="G237" s="2">
         <v>250</v>
       </c>
       <c r="H237" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I237" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J237" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K237" s="4" t="s">
-        <v>708</v>
+        <v>552</v>
       </c>
       <c r="L237" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>692</v>
+        <v>540</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O237" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P237" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q237" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R237" s="5" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="S237" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T237" s="5" t="s">
-        <v>692</v>
+        <v>540</v>
       </c>
       <c r="U237" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V237" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W237" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X237" s="6" t="s">
-        <v>53</v>
+        <v>123</v>
       </c>
     </row>
     <row r="238" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A238" s="12">
         <v>2024240</v>
       </c>
       <c r="B238" s="1">
         <v>45556</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D238" s="3">
         <v>0.49236111111111108</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>516</v>
+        <v>406</v>
       </c>
       <c r="F238" s="2" t="s">
-        <v>709</v>
+        <v>811</v>
       </c>
       <c r="G238" s="2">
         <v>1000</v>
       </c>
       <c r="H238" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I238" s="4" t="s">
-        <v>252</v>
+        <v>436</v>
       </c>
       <c r="J238" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K238" s="4" t="s">
-        <v>710</v>
+        <v>553</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O238" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P238" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q238" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R238" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S238" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T238" s="5" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="U238" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V238" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W238" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X238" s="6" t="s">
-        <v>258</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A239" s="12">
         <v>2024241</v>
       </c>
       <c r="B239" s="1">
         <v>45558</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D239" s="3">
         <v>0.46319444444444446</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>711</v>
+        <v>554</v>
       </c>
       <c r="F239" s="2" t="s">
-        <v>712</v>
+        <v>812</v>
       </c>
       <c r="G239" s="2">
         <v>21200</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I239" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J239" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K239" s="4" t="s">
-        <v>713</v>
+        <v>555</v>
       </c>
       <c r="L239" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="M239" s="4" t="s">
-        <v>714</v>
+        <v>556</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>235</v>
+        <v>194</v>
       </c>
       <c r="O239" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P239" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q239" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R239" s="5" t="s">
-        <v>715</v>
+        <v>557</v>
       </c>
       <c r="S239" s="5" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="T239" s="5" t="s">
-        <v>714</v>
+        <v>556</v>
       </c>
       <c r="U239" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V239" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W239" s="6" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X239" s="6" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="240" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A240" s="12">
         <v>2024242</v>
       </c>
       <c r="B240" s="1">
         <v>45552</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D240" s="3">
         <v>0.5756944444444444</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>716</v>
+        <v>558</v>
       </c>
       <c r="F240" s="2" t="s">
-        <v>717</v>
+        <v>813</v>
       </c>
       <c r="G240" s="2">
         <v>1200</v>
       </c>
       <c r="H240" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I240" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J240" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K240" s="4" t="s">
-        <v>331</v>
+        <v>267</v>
       </c>
       <c r="L240" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M240" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N240" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M240" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O240" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P240" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q240" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R240" s="5" t="s">
-        <v>718</v>
+        <v>559</v>
       </c>
       <c r="S240" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T240" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U240" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V240" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W240" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X240" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="241" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A241" s="12">
         <v>2024243</v>
       </c>
       <c r="B241" s="1">
         <v>45534</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D241" s="3">
         <v>0.47083333333333338</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="F241" s="2" t="s">
-        <v>451</v>
+        <v>753</v>
       </c>
       <c r="G241" s="2">
         <v>5000</v>
       </c>
       <c r="H241" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I241" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J241" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K241" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L241" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M241" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N241" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O241" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P241" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N241" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q241" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R241" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S241" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T241" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U241" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V241" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W241" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W241" s="6" t="s">
+      <c r="X241" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="242" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A242" s="12">
         <v>2024244</v>
       </c>
       <c r="B242" s="1">
         <v>45560</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D242" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>639</v>
+        <v>500</v>
       </c>
       <c r="F242" s="2" t="s">
-        <v>719</v>
+        <v>814</v>
       </c>
       <c r="G242" s="2">
         <v>2000</v>
       </c>
       <c r="H242" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I242" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J242" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K242" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="K242" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L242" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M242" s="4" t="s">
-        <v>293</v>
+        <v>239</v>
       </c>
       <c r="N242" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O242" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O242" s="4" t="s">
+      <c r="P242" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P242" s="5" t="s">
+      <c r="Q242" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q242" s="5" t="s">
+      <c r="R242" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R242" s="5" t="s">
+      <c r="S242" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T242" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="U242" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S242" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U242" s="5" t="s">
+      <c r="V242" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V242" s="5" t="s">
+      <c r="W242" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W242" s="6" t="s">
+      <c r="X242" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="243" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A243" s="12">
         <v>2024245</v>
       </c>
       <c r="B243" s="1">
         <v>45563</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D243" s="3">
         <v>0.49305555555555558</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>612</v>
+        <v>478</v>
       </c>
       <c r="F243" s="2" t="s">
-        <v>324</v>
+        <v>719</v>
       </c>
       <c r="G243" s="2">
         <v>1600</v>
       </c>
       <c r="H243" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I243" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J243" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K243" s="4" t="s">
-        <v>721</v>
+        <v>560</v>
       </c>
       <c r="L243" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M243" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O243" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P243" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q243" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R243" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S243" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T243" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U243" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V243" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W243" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W243" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X243" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="244" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A244" s="12">
         <v>2024246</v>
       </c>
       <c r="B244" s="1">
         <v>45563</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D244" s="3">
         <v>0.47638888888888892</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="F244" s="2" t="s">
-        <v>528</v>
+        <v>769</v>
       </c>
       <c r="G244" s="2">
         <v>2350</v>
       </c>
       <c r="H244" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I244" s="4" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="J244" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K244" s="4" t="s">
-        <v>722</v>
+        <v>561</v>
       </c>
       <c r="L244" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M244" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N244" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O244" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P244" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q244" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R244" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S244" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T244" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U244" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V244" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W244" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X244" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="245" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A245" s="12">
         <v>2024247</v>
       </c>
       <c r="B245" s="1">
         <v>45563</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D245" s="3">
         <v>0.51736111111111105</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F245" s="2" t="s">
-        <v>347</v>
+        <v>726</v>
       </c>
       <c r="G245" s="2">
         <v>1200</v>
       </c>
       <c r="H245" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I245" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J245" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K245" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L245" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M245" s="4" t="s">
-        <v>545</v>
+        <v>428</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O245" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P245" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q245" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R245" s="5" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="S245" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T245" s="5" t="s">
-        <v>545</v>
+        <v>428</v>
       </c>
       <c r="U245" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V245" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W245" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X245" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="246" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A246" s="12">
         <v>2024248</v>
       </c>
       <c r="B246" s="1">
         <v>45564</v>
       </c>
       <c r="C246" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D246" s="3">
         <v>0.52361111111111114</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>676</v>
+        <v>528</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>723</v>
+        <v>815</v>
       </c>
       <c r="G246" s="2">
         <v>2175</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I246" s="4" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="J246" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K246" s="4" t="s">
-        <v>724</v>
+        <v>562</v>
       </c>
       <c r="L246" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N246" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O246" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P246" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q246" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="R246" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="S246" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T246" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="U246" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V246" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W246" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X246" s="6" t="s">
         <v>100</v>
-      </c>
-[...28 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="247" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A247" s="12">
         <v>2024249</v>
       </c>
       <c r="B247" s="1">
         <v>45567</v>
       </c>
       <c r="C247" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D247" s="3">
         <v>0.47986111111111113</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>727</v>
+        <v>565</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>218</v>
+        <v>694</v>
       </c>
       <c r="G247" s="2">
         <v>2420</v>
       </c>
       <c r="H247" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I247" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J247" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K247" s="4" t="s">
-        <v>551</v>
+        <v>432</v>
       </c>
       <c r="L247" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M247" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N247" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O247" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P247" s="5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="Q247" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R247" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S247" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T247" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U247" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V247" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W247" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X247" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="248" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A248" s="12">
         <v>2024250</v>
       </c>
       <c r="B248" s="1">
         <v>45564</v>
       </c>
       <c r="C248" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D248" s="3">
         <v>0.49722222222222223</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>162</v>
+        <v>141</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>480</v>
+        <v>760</v>
       </c>
       <c r="G248" s="2">
         <v>2261</v>
       </c>
       <c r="H248" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I248" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J248" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="K248" s="4" t="s">
-        <v>636</v>
+        <v>497</v>
       </c>
       <c r="L248" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M248" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N248" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O248" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P248" s="5" t="s">
-        <v>72</v>
+        <v>653</v>
       </c>
       <c r="Q248" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R248" s="5" t="s">
-        <v>383</v>
+        <v>304</v>
       </c>
       <c r="S248" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T248" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U248" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V248" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W248" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X248" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A249" s="12">
         <v>2024251</v>
       </c>
       <c r="B249" s="1">
         <v>45568</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D249" s="3">
         <v>0.49652777777777773</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F249" s="2" t="s">
-        <v>434</v>
+        <v>749</v>
       </c>
       <c r="G249" s="2">
         <v>200</v>
       </c>
       <c r="H249" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I249" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J249" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K249" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L249" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M249" s="4" t="s">
-        <v>728</v>
+        <v>566</v>
       </c>
       <c r="N249" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O249" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P249" s="5" t="s">
-        <v>729</v>
+        <v>567</v>
       </c>
       <c r="Q249" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R249" s="5" t="s">
-        <v>730</v>
+        <v>568</v>
       </c>
       <c r="S249" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T249" s="5" t="s">
-        <v>728</v>
+        <v>566</v>
       </c>
       <c r="U249" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V249" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W249" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X249" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="250" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A250" s="12">
         <v>2024252</v>
       </c>
       <c r="B250" s="1">
         <v>45570</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D250" s="3">
         <v>0.57013888888888886</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>731</v>
+        <v>569</v>
       </c>
       <c r="F250" s="2" t="s">
-        <v>468</v>
+        <v>758</v>
       </c>
       <c r="G250" s="2">
         <v>1400</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I250" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J250" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K250" s="4" t="s">
-        <v>732</v>
+        <v>570</v>
       </c>
       <c r="L250" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M250" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N250" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O250" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P250" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q250" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R250" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S250" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T250" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U250" s="5" t="s">
-        <v>733</v>
+        <v>571</v>
       </c>
       <c r="V250" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W250" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X250" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="251" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A251" s="12">
         <v>2024253</v>
       </c>
       <c r="B251" s="1">
         <v>45570</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D251" s="3">
         <v>0.39097222222222222</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>209</v>
+        <v>175</v>
       </c>
       <c r="F251" s="2" t="s">
-        <v>328</v>
+        <v>720</v>
       </c>
       <c r="G251" s="2">
         <v>30</v>
       </c>
       <c r="H251" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I251" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J251" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K251" s="4" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="L251" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M251" s="4" t="s">
-        <v>734</v>
+        <v>572</v>
       </c>
       <c r="N251" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O251" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P251" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q251" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R251" s="5" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="S251" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T251" s="5" t="s">
-        <v>734</v>
+        <v>572</v>
       </c>
       <c r="U251" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V251" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W251" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X251" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="252" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A252" s="12">
         <v>2024254</v>
       </c>
       <c r="B252" s="1">
         <v>45570</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D252" s="3">
         <v>0.58611111111111114</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F252" s="2" t="s">
-        <v>580</v>
+        <v>782</v>
       </c>
       <c r="G252" s="2">
         <v>600</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I252" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J252" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K252" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L252" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M252" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N252" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M252" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O252" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P252" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q252" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R252" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P252" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S252" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T252" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="U252" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T252" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V252" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W252" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X252" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="253" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A253" s="12">
         <v>2024255</v>
       </c>
       <c r="B253" s="1">
         <v>45568</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D253" s="3">
         <v>0.56874999999999998</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>735</v>
+        <v>573</v>
       </c>
       <c r="F253" s="2" t="s">
-        <v>447</v>
+        <v>752</v>
       </c>
       <c r="G253" s="2">
         <v>725</v>
       </c>
       <c r="H253" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I253" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J253" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>736</v>
+        <v>574</v>
       </c>
       <c r="L253" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M253" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N253" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M253" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O253" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P253" s="5" t="s">
-        <v>72</v>
+        <v>129</v>
       </c>
       <c r="Q253" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R253" s="5" t="s">
-        <v>737</v>
+        <v>575</v>
       </c>
       <c r="S253" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T253" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U253" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T253" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V253" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W253" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X253" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A254" s="12">
         <v>2024256</v>
       </c>
       <c r="B254" s="1">
         <v>45569</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D254" s="3">
         <v>0.51874999999999993</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="F254" s="2" t="s">
-        <v>738</v>
+        <v>816</v>
       </c>
       <c r="G254" s="2">
         <v>1800</v>
       </c>
       <c r="H254" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I254" s="4" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>531</v>
+        <v>418</v>
       </c>
       <c r="L254" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M254" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N254" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O254" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P254" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q254" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R254" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S254" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T254" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U254" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V254" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="S254" s="5" t="s">
-[...8 lines deleted...]
-      <c r="V254" s="5" t="s">
+      <c r="W254" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W254" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X254" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="255" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A255" s="12">
         <v>2024257</v>
       </c>
       <c r="B255" s="1">
         <v>45575</v>
       </c>
       <c r="C255" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D255" s="3">
         <v>0.62847222222222221</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>739</v>
+        <v>576</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>740</v>
+        <v>817</v>
       </c>
       <c r="G255" s="2">
         <v>800</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I255" s="4" t="s">
-        <v>481</v>
+        <v>377</v>
       </c>
       <c r="J255" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K255" s="4" t="s">
-        <v>680</v>
+        <v>529</v>
       </c>
       <c r="L255" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M255" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N255" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O255" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P255" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q255" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R255" s="5" t="s">
-        <v>515</v>
+        <v>405</v>
       </c>
       <c r="S255" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T255" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U255" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V255" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="W255" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X255" s="6" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
     </row>
     <row r="256" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A256" s="12">
         <v>2024258</v>
       </c>
       <c r="B256" s="1">
         <v>45576</v>
       </c>
       <c r="C256" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D256" s="3">
         <v>0.58333333333333337</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>741</v>
+        <v>577</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>742</v>
+        <v>818</v>
       </c>
       <c r="G256" s="2">
         <v>2400</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I256" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J256" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K256" s="4" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="L256" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M256" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N256" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O256" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P256" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q256" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R256" s="5" t="s">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="S256" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T256" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U256" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V256" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W256" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X256" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="257" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A257" s="12">
         <v>2024259</v>
       </c>
       <c r="B257" s="1">
         <v>45578</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D257" s="3">
         <v>0.49444444444444446</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>525</v>
+        <v>414</v>
       </c>
       <c r="F257" s="2" t="s">
-        <v>743</v>
+        <v>819</v>
       </c>
       <c r="G257" s="2">
         <v>1800</v>
       </c>
       <c r="H257" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I257" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J257" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K257" s="4" t="s">
-        <v>744</v>
+        <v>578</v>
       </c>
       <c r="L257" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M257" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N257" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O257" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P257" s="5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="Q257" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R257" s="5" t="s">
-        <v>745</v>
+        <v>579</v>
       </c>
       <c r="S257" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T257" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U257" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V257" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V257" s="5" t="s">
+      <c r="W257" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W257" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X257" s="6" t="s">
-        <v>746</v>
+        <v>580</v>
       </c>
     </row>
     <row r="258" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A258" s="12">
         <v>2024260</v>
       </c>
       <c r="B258" s="1">
         <v>45576</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D258" s="3">
         <v>0.69027777777777777</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>516</v>
+        <v>406</v>
       </c>
       <c r="F258" s="2" t="s">
-        <v>580</v>
+        <v>782</v>
       </c>
       <c r="G258" s="2">
         <v>1364</v>
       </c>
       <c r="H258" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I258" s="4" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="J258" s="4" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="K258" s="4" t="s">
-        <v>747</v>
+        <v>581</v>
       </c>
       <c r="L258" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M258" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N258" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O258" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P258" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q258" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R258" s="5" t="s">
-        <v>748</v>
+        <v>582</v>
       </c>
       <c r="S258" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T258" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U258" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V258" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W258" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X258" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="259" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A259" s="12">
         <v>2024261</v>
       </c>
       <c r="B259" s="1">
         <v>45578</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D259" s="3">
         <v>0.4152777777777778</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>402</v>
+        <v>319</v>
       </c>
       <c r="F259" s="2" t="s">
-        <v>517</v>
+        <v>767</v>
       </c>
       <c r="G259" s="2">
         <v>3800</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I259" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J259" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K259" s="4" t="s">
-        <v>749</v>
+        <v>583</v>
       </c>
       <c r="L259" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M259" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N259" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O259" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P259" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q259" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R259" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S259" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T259" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U259" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V259" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W259" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X259" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A260" s="12">
         <v>2024262</v>
       </c>
       <c r="B260" s="1">
         <v>45575</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D260" s="3">
         <v>0.5083333333333333</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>750</v>
+        <v>584</v>
       </c>
       <c r="F260" s="2" t="s">
-        <v>335</v>
+        <v>722</v>
       </c>
       <c r="G260" s="2">
         <v>2000</v>
       </c>
       <c r="H260" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I260" s="4" t="s">
-        <v>751</v>
+        <v>585</v>
       </c>
       <c r="J260" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K260" s="4" t="s">
-        <v>752</v>
+        <v>586</v>
       </c>
       <c r="L260" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M260" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N260" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O260" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P260" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q260" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R260" s="5" t="s">
-        <v>753</v>
+        <v>587</v>
       </c>
       <c r="S260" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T260" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U260" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V260" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W260" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X260" s="6" t="s">
-        <v>681</v>
+        <v>530</v>
       </c>
     </row>
     <row r="261" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A261" s="12">
         <v>2024263</v>
       </c>
       <c r="B261" s="1">
         <v>45588</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D261" s="3">
         <v>0.55138888888888882</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>754</v>
+        <v>588</v>
       </c>
       <c r="F261" s="2" t="s">
-        <v>755</v>
+        <v>820</v>
       </c>
       <c r="G261" s="2">
         <v>1200</v>
       </c>
       <c r="H261" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I261" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J261" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K261" s="4" t="s">
-        <v>756</v>
+        <v>589</v>
       </c>
       <c r="L261" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M261" s="4" t="s">
-        <v>436</v>
+        <v>343</v>
       </c>
       <c r="N261" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O261" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P261" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q261" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R261" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S261" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T261" s="5" t="s">
-        <v>436</v>
+        <v>343</v>
       </c>
       <c r="U261" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V261" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W261" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X261" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="262" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A262" s="12">
         <v>2024264</v>
       </c>
       <c r="B262" s="1">
         <v>45592</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D262" s="3">
         <v>0.3979166666666667</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>226</v>
+        <v>187</v>
       </c>
       <c r="F262" s="2" t="s">
-        <v>757</v>
+        <v>821</v>
       </c>
       <c r="G262" s="2">
         <v>1691</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I262" s="4" t="s">
-        <v>729</v>
+        <v>567</v>
       </c>
       <c r="J262" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K262" s="4" t="s">
-        <v>758</v>
+        <v>590</v>
       </c>
       <c r="L262" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M262" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N262" s="4" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="O262" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P262" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q262" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R262" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S262" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T262" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U262" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V262" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W262" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X262" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="263" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A263" s="12">
         <v>2024265</v>
       </c>
       <c r="B263" s="1">
         <v>45582</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D263" s="3">
         <v>0.6430555555555556</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>759</v>
+        <v>591</v>
       </c>
       <c r="F263" s="2" t="s">
-        <v>163</v>
+        <v>679</v>
       </c>
       <c r="G263" s="2">
         <v>1565</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I263" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="J263" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K263" s="4" t="s">
+        <v>277</v>
+      </c>
+      <c r="L263" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M263" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N263" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O263" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P263" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q263" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R263" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="S263" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T263" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U263" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="V263" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W263" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X263" s="6" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="264" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A264" s="12">
         <v>2024266</v>
       </c>
       <c r="B264" s="1">
         <v>45588</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>151</v>
+        <v>132</v>
       </c>
       <c r="D264" s="3">
         <v>0.69930555555555562</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>428</v>
+        <v>339</v>
       </c>
       <c r="F264" s="2" t="s">
-        <v>743</v>
+        <v>819</v>
       </c>
       <c r="G264" s="2">
         <v>5000</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I264" s="4" t="s">
-        <v>248</v>
+        <v>205</v>
       </c>
       <c r="J264" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K264" s="4" t="s">
-        <v>760</v>
+        <v>592</v>
       </c>
       <c r="L264" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M264" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N264" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O264" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O264" s="4" t="s">
+      <c r="P264" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P264" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q264" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R264" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S264" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T264" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U264" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V264" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W264" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W264" s="6" t="s">
+      <c r="X264" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="265" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A265" s="12">
         <v>2024267</v>
       </c>
       <c r="B265" s="1">
         <v>45596</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D265" s="3">
         <v>0.75763888888888886</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>630</v>
+        <v>493</v>
       </c>
       <c r="F265" s="2" t="s">
-        <v>761</v>
+        <v>822</v>
       </c>
       <c r="G265" s="2">
         <v>3000</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I265" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J265" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K265" s="4" t="s">
-        <v>762</v>
+        <v>593</v>
       </c>
       <c r="L265" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M265" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N265" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O265" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O265" s="4" t="s">
+      <c r="P265" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P265" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q265" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R265" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S265" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T265" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U265" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V265" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W265" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W265" s="6" t="s">
+      <c r="X265" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="266" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A266" s="12">
         <v>2024268</v>
       </c>
       <c r="B266" s="1">
         <v>45599</v>
       </c>
       <c r="C266" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D266" s="3">
         <v>0.4680555555555555</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>632</v>
+        <v>494</v>
       </c>
       <c r="F266" s="2" t="s">
-        <v>333</v>
+        <v>721</v>
       </c>
       <c r="G266" s="2">
         <v>1259</v>
       </c>
       <c r="H266" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I266" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J266" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="K266" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="L266" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M266" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="N266" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="O266" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P266" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="K266" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q266" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R266" s="5" t="s">
-        <v>507</v>
+        <v>398</v>
       </c>
       <c r="S266" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T266" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U266" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V266" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W266" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X266" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="267" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A267" s="12">
         <v>2024269</v>
       </c>
       <c r="B267" s="1">
         <v>45570</v>
       </c>
       <c r="C267" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D267" s="3">
         <v>0.46597222222222223</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>763</v>
+        <v>594</v>
       </c>
       <c r="F267" s="2" t="s">
-        <v>247</v>
+        <v>699</v>
       </c>
       <c r="G267" s="2">
         <v>6100</v>
       </c>
       <c r="H267" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I267" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J267" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K267" s="4" t="s">
-        <v>249</v>
+        <v>206</v>
       </c>
       <c r="L267" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M267" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N267" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O267" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="O267" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P267" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="Q267" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R267" s="5" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="S267" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T267" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U267" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="V267" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="V267" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W267" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X267" s="6" t="s">
-        <v>698</v>
+        <v>544</v>
       </c>
     </row>
     <row r="268" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A268" s="12">
         <v>2024270</v>
       </c>
       <c r="B268" s="1">
         <v>45599</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D268" s="3">
         <v>0.5541666666666667</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>750</v>
+        <v>584</v>
       </c>
       <c r="F268" s="2" t="s">
-        <v>550</v>
+        <v>775</v>
       </c>
       <c r="G268" s="2">
         <v>3300</v>
       </c>
       <c r="H268" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I268" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J268" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K268" s="4" t="s">
-        <v>486</v>
+        <v>381</v>
       </c>
       <c r="L268" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M268" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N268" s="4" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="O268" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P268" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q268" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R268" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S268" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T268" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U268" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V268" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W268" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X268" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="269" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A269" s="12">
         <v>2024271</v>
       </c>
       <c r="B269" s="1">
         <v>45598</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D269" s="3">
         <v>0.62291666666666667</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F269" s="2" t="s">
-        <v>653</v>
+        <v>800</v>
       </c>
       <c r="G269" s="2">
         <v>1600</v>
       </c>
       <c r="H269" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I269" s="4" t="s">
-        <v>248</v>
+        <v>205</v>
       </c>
       <c r="J269" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K269" s="4" t="s">
-        <v>764</v>
+        <v>595</v>
       </c>
       <c r="L269" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M269" s="4" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="N269" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O269" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P269" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P269" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q269" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R269" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S269" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T269" s="5" t="s">
-        <v>229</v>
+        <v>189</v>
       </c>
       <c r="U269" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V269" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W269" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="W269" s="13" t="s">
+      <c r="X269" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="270" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A270" s="12">
         <v>2024273</v>
       </c>
       <c r="B270" s="1">
         <v>45601</v>
       </c>
       <c r="C270" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="3">
         <v>0.47986111111111113</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>765</v>
+        <v>596</v>
       </c>
       <c r="F270" s="2" t="s">
-        <v>543</v>
+        <v>773</v>
       </c>
       <c r="G270" s="2">
         <v>275</v>
       </c>
       <c r="H270" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I270" s="4" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J270" s="4" t="s">
-        <v>766</v>
+        <v>597</v>
       </c>
       <c r="K270" s="4" t="s">
-        <v>827</v>
+        <v>647</v>
       </c>
       <c r="L270" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M270" s="4" t="s">
-        <v>767</v>
+        <v>598</v>
       </c>
       <c r="N270" s="4" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="O270" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P270" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q270" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R270" s="5" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="S270" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T270" s="5" t="s">
-        <v>767</v>
+        <v>598</v>
       </c>
       <c r="U270" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V270" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W270" s="13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X270" s="6" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
     </row>
     <row r="271" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A271" s="12">
         <v>2024274</v>
       </c>
       <c r="B271" s="1">
         <v>45608</v>
       </c>
       <c r="C271" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D271" s="3">
         <v>0.60069444444444442</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>430</v>
+        <v>340</v>
       </c>
       <c r="F271" s="2" t="s">
-        <v>480</v>
+        <v>760</v>
       </c>
       <c r="G271" s="2">
         <v>2400</v>
       </c>
       <c r="H271" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I271" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J271" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K271" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L271" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M271" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N271" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M271" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O271" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P271" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q271" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R271" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S271" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T271" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U271" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V271" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W271" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X271" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="272" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A272" s="12">
         <v>2024275</v>
       </c>
       <c r="B272" s="1">
         <v>45609</v>
       </c>
       <c r="C272" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D272" s="3">
         <v>0.56527777777777777</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="F272" s="2" t="s">
-        <v>768</v>
+        <v>823</v>
       </c>
       <c r="G272" s="2">
         <v>1000</v>
       </c>
       <c r="H272" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I272" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J272" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K272" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L272" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M272" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="N272" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M272" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O272" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P272" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q272" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R272" s="5" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="S272" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T272" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="U272" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T272" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V272" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W272" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X272" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="273" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A273" s="12">
         <v>2024276</v>
       </c>
       <c r="B273" s="1">
         <v>45608</v>
       </c>
       <c r="C273" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D273" s="3">
         <v>0.7909722222222223</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>505</v>
+        <v>396</v>
       </c>
       <c r="F273" s="2" t="s">
-        <v>86</v>
+        <v>665</v>
       </c>
       <c r="G273" s="2">
         <v>1700</v>
       </c>
       <c r="H273" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I273" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J273" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K273" s="4" t="s">
-        <v>770</v>
+        <v>600</v>
       </c>
       <c r="L273" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M273" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N273" s="4" t="s">
-        <v>771</v>
+        <v>601</v>
       </c>
       <c r="O273" s="4" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="P273" s="5" t="s">
-        <v>828</v>
+        <v>648</v>
       </c>
       <c r="Q273" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R273" s="5" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="S273" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T273" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U273" s="5" t="s">
-        <v>773</v>
+        <v>603</v>
       </c>
       <c r="V273" s="5" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="W273" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X273" s="6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="274" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A274" s="12">
         <v>2024277</v>
       </c>
       <c r="B274" s="1">
         <v>45613</v>
       </c>
       <c r="C274" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D274" s="3">
         <v>0.50138888888888888</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>427</v>
+        <v>338</v>
       </c>
       <c r="F274" s="2" t="s">
-        <v>580</v>
+        <v>782</v>
       </c>
       <c r="G274" s="2">
         <v>1000</v>
       </c>
       <c r="H274" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I274" s="4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="J274" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K274" s="4" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="L274" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M274" s="4" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="N274" s="4" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="O274" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P274" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q274" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R274" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S274" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T274" s="5" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="U274" s="5" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="V274" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W274" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X274" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="275" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A275" s="12">
         <v>2024278</v>
       </c>
       <c r="B275" s="1">
         <v>45610</v>
       </c>
       <c r="C275" s="3" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D275" s="3">
         <v>0.75555555555555554</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>699</v>
+        <v>545</v>
       </c>
       <c r="F275" s="2" t="s">
-        <v>456</v>
+        <v>755</v>
       </c>
       <c r="G275" s="2">
         <v>100</v>
       </c>
       <c r="H275" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I275" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J275" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K275" s="4" t="s">
-        <v>182</v>
+        <v>154</v>
       </c>
       <c r="L275" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="M275" s="4" t="s">
-        <v>774</v>
+        <v>604</v>
       </c>
       <c r="N275" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O275" s="4" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="P275" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q275" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R275" s="5" t="s">
-        <v>775</v>
+        <v>605</v>
       </c>
       <c r="S275" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="T275" s="5" t="s">
-        <v>774</v>
+        <v>604</v>
       </c>
       <c r="U275" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V275" s="5" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="W275" s="6" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="X275" s="6" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
     </row>
     <row r="276" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A276" s="12">
         <v>2024279</v>
       </c>
       <c r="B276" s="1">
         <v>45611</v>
       </c>
       <c r="C276" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D276" s="3">
         <v>0.48680555555555555</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>492</v>
+        <v>386</v>
       </c>
       <c r="F276" s="2" t="s">
-        <v>611</v>
+        <v>790</v>
       </c>
       <c r="G276" s="2">
         <v>1200</v>
       </c>
       <c r="H276" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I276" s="4" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J276" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K276" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L276" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M276" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N276" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M276" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O276" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P276" s="5" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="Q276" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R276" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S276" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T276" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U276" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V276" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W276" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X276" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="277" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A277" s="12">
         <v>2024280</v>
       </c>
       <c r="B277" s="1">
         <v>45610</v>
       </c>
       <c r="C277" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D277" s="3">
         <v>0.59583333333333333</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>285</v>
+        <v>233</v>
       </c>
       <c r="F277" s="2" t="s">
-        <v>582</v>
+        <v>783</v>
       </c>
       <c r="G277" s="2">
         <v>500</v>
       </c>
       <c r="H277" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I277" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J277" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K277" s="4" t="s">
-        <v>776</v>
+        <v>606</v>
       </c>
       <c r="L277" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M277" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N277" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O277" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P277" s="5" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="Q277" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R277" s="5" t="s">
-        <v>777</v>
+        <v>607</v>
       </c>
       <c r="S277" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T277" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U277" s="5" t="s">
-        <v>230</v>
+        <v>190</v>
       </c>
       <c r="V277" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="W277" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X277" s="6" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="278" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A278" s="12">
         <v>2024281</v>
       </c>
       <c r="B278" s="1">
         <v>45614</v>
       </c>
       <c r="C278" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D278" s="3">
         <v>0.53541666666666665</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>505</v>
+        <v>396</v>
       </c>
       <c r="F278" s="2" t="s">
-        <v>761</v>
+        <v>822</v>
       </c>
       <c r="G278" s="2">
         <v>1400</v>
       </c>
       <c r="H278" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I278" s="7" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="J278" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K278" s="4" t="s">
-        <v>345</v>
+        <v>277</v>
       </c>
       <c r="L278" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M278" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N278" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O278" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P278" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q278" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R278" s="5" t="s">
-        <v>704</v>
+        <v>549</v>
       </c>
       <c r="S278" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T278" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U278" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V278" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W278" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X278" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A279" s="12">
         <v>2024282</v>
       </c>
       <c r="B279" s="1">
         <v>45602</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="3">
         <v>0.54305555555555551</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>778</v>
+        <v>608</v>
       </c>
       <c r="F279" s="2" t="s">
-        <v>779</v>
+        <v>824</v>
       </c>
       <c r="G279" s="2">
         <v>1400</v>
       </c>
       <c r="H279" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I279" s="7" t="s">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="J279" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K279" s="4" t="s">
-        <v>780</v>
+        <v>609</v>
       </c>
       <c r="L279" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M279" s="4" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
       <c r="N279" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O279" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P279" s="5" t="s">
-        <v>166</v>
+        <v>144</v>
       </c>
       <c r="Q279" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R279" s="5" t="s">
-        <v>531</v>
+        <v>418</v>
       </c>
       <c r="S279" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T279" s="5" t="s">
-        <v>240</v>
+        <v>199</v>
       </c>
       <c r="U279" s="5" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="V279" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W279" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X279" s="6" t="s">
-        <v>168</v>
+        <v>146</v>
       </c>
     </row>
     <row r="280" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A280" s="12">
         <v>2024283</v>
       </c>
       <c r="B280" s="1">
         <v>45609</v>
       </c>
       <c r="C280" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D280" s="3">
         <v>0.65694444444444444</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>781</v>
+        <v>610</v>
       </c>
       <c r="F280" s="2" t="s">
-        <v>709</v>
+        <v>811</v>
       </c>
       <c r="G280" s="2">
         <v>800</v>
       </c>
       <c r="H280" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I280" s="7" t="s">
-        <v>825</v>
+        <v>645</v>
       </c>
       <c r="J280" s="4" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="K280" s="4" t="s">
-        <v>782</v>
+        <v>611</v>
       </c>
       <c r="L280" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M280" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N280" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O280" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P280" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q280" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R280" s="5" t="s">
-        <v>203</v>
+        <v>170</v>
       </c>
       <c r="S280" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T280" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U280" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V280" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W280" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X280" s="6" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="281" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A281" s="12">
         <v>2024284</v>
       </c>
       <c r="B281" s="1">
         <v>45613</v>
       </c>
       <c r="C281" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D281" s="3">
         <v>0.63263888888888886</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="F281" s="2" t="s">
-        <v>719</v>
+        <v>814</v>
       </c>
       <c r="G281" s="2">
         <v>1500</v>
       </c>
       <c r="H281" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I281" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J281" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K281" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L281" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M281" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N281" s="4" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="O281" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P281" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q281" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R281" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S281" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T281" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U281" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V281" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W281" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X281" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="282" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A282" s="12">
         <v>2024285</v>
       </c>
       <c r="B282" s="1">
         <v>45618</v>
       </c>
       <c r="C282" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D282" s="3">
         <v>0.57777777777777783</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>416</v>
+        <v>330</v>
       </c>
       <c r="F282" s="2" t="s">
-        <v>434</v>
+        <v>749</v>
       </c>
       <c r="G282" s="2">
         <v>450</v>
       </c>
       <c r="H282" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I282" s="4" t="s">
-        <v>830</v>
+        <v>656</v>
       </c>
       <c r="J282" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K282" s="4" t="s">
-        <v>680</v>
+        <v>529</v>
       </c>
       <c r="L282" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M282" s="4" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="N282" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O282" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P282" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q282" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R282" s="5" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="S282" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T282" s="5" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="U282" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="V282" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W282" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X282" s="6" t="s">
-        <v>681</v>
+        <v>100</v>
       </c>
     </row>
     <row r="283" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A283" s="12">
         <v>2024286</v>
       </c>
       <c r="B283" s="1">
         <v>45618</v>
       </c>
       <c r="C283" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D283" s="3">
         <v>0.60416666666666663</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>783</v>
+        <v>612</v>
       </c>
       <c r="F283" s="2" t="s">
-        <v>192</v>
+        <v>688</v>
       </c>
       <c r="G283" s="2">
         <v>8500</v>
       </c>
       <c r="H283" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I283" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J283" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K283" s="4" t="s">
-        <v>720</v>
+        <v>654</v>
       </c>
       <c r="L283" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M283" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N283" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O283" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P283" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="N283" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q283" s="5" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="R283" s="5" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="S283" s="5" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="T283" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="U283" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V283" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W283" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W283" s="6" t="s">
+      <c r="X283" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="284" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A284" s="12">
         <v>2024287</v>
       </c>
       <c r="B284" s="1">
         <v>45618</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D284" s="3">
         <v>0.40972222222222227</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>784</v>
+        <v>613</v>
       </c>
       <c r="F284" s="2" t="s">
-        <v>343</v>
+        <v>724</v>
       </c>
       <c r="G284" s="2">
         <v>1100</v>
       </c>
       <c r="H284" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I284" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J284" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K284" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L284" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M284" s="4" t="s">
-        <v>593</v>
+        <v>464</v>
       </c>
       <c r="N284" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O284" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P284" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q284" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="R284" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="S284" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T284" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="U284" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V284" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O284" s="4" t="s">
-[...20 lines deleted...]
-      <c r="V284" s="5" t="s">
+      <c r="W284" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W284" s="6" t="s">
+      <c r="X284" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="285" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A285" s="12">
         <v>2024288</v>
       </c>
       <c r="B285" s="1">
         <v>45622</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D285" s="3">
         <v>0.47916666666666669</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>699</v>
+        <v>545</v>
       </c>
       <c r="F285" s="2" t="s">
-        <v>785</v>
+        <v>825</v>
       </c>
       <c r="G285" s="2">
         <v>328</v>
       </c>
       <c r="H285" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I285" s="4" t="s">
-        <v>825</v>
+        <v>645</v>
       </c>
       <c r="J285" s="4" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="K285" s="4" t="s">
-        <v>786</v>
+        <v>614</v>
       </c>
       <c r="L285" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M285" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N285" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O285" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P285" s="5" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="Q285" s="5" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="R285" s="5" t="s">
-        <v>787</v>
+        <v>615</v>
       </c>
       <c r="S285" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T285" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U285" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V285" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W285" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X285" s="6" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="286" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A286" s="12">
         <v>2024289</v>
       </c>
       <c r="B286" s="1">
         <v>45609</v>
       </c>
       <c r="C286" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D286" s="3">
         <v>0.54999999999999993</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>788</v>
+        <v>616</v>
       </c>
       <c r="F286" s="2" t="s">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="G286" s="2">
         <v>4900</v>
       </c>
       <c r="H286" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I286" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J286" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K286" s="4" t="s">
-        <v>790</v>
+        <v>617</v>
       </c>
       <c r="L286" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M286" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N286" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O286" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P286" s="5" t="s">
-        <v>828</v>
+        <v>648</v>
       </c>
       <c r="Q286" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R286" s="5" t="s">
-        <v>791</v>
+        <v>618</v>
       </c>
       <c r="S286" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T286" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U286" s="5" t="s">
-        <v>792</v>
+        <v>619</v>
       </c>
       <c r="V286" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W286" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X286" s="6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
     </row>
     <row r="287" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A287" s="12">
         <v>2024290</v>
       </c>
       <c r="B287" s="1">
         <v>45623</v>
       </c>
       <c r="C287" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D287" s="3">
         <v>0.64861111111111114</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="F287" s="2" t="s">
-        <v>496</v>
+        <v>764</v>
       </c>
       <c r="G287" s="2">
         <v>725</v>
       </c>
       <c r="H287" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I287" s="4" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="J287" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K287" s="4" t="s">
-        <v>460</v>
+        <v>361</v>
       </c>
       <c r="L287" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M287" s="4" t="s">
-        <v>793</v>
+        <v>620</v>
       </c>
       <c r="N287" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="O287" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P287" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q287" s="5" t="s">
-        <v>448</v>
+        <v>352</v>
       </c>
       <c r="R287" s="5" t="s">
-        <v>794</v>
+        <v>621</v>
       </c>
       <c r="S287" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T287" s="5" t="s">
-        <v>793</v>
+        <v>620</v>
       </c>
       <c r="U287" s="5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="V287" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W287" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X287" s="6" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
     </row>
     <row r="288" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A288" s="12">
         <v>2024291</v>
       </c>
       <c r="B288" s="1">
         <v>45622</v>
       </c>
       <c r="C288" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D288" s="3">
         <v>0.65625</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>795</v>
+        <v>622</v>
       </c>
       <c r="F288" s="2" t="s">
-        <v>796</v>
+        <v>827</v>
       </c>
       <c r="G288" s="2">
         <v>1522</v>
       </c>
       <c r="H288" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I288" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J288" s="4" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
       <c r="K288" s="4" t="s">
-        <v>337</v>
+        <v>271</v>
       </c>
       <c r="L288" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M288" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N288" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O288" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P288" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q288" s="5" t="s">
-        <v>408</v>
+        <v>324</v>
       </c>
       <c r="R288" s="5" t="s">
-        <v>409</v>
+        <v>325</v>
       </c>
       <c r="S288" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T288" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U288" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V288" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V288" s="5" t="s">
+      <c r="W288" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W288" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X288" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="289" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A289" s="12">
         <v>2024292</v>
       </c>
       <c r="B289" s="1">
         <v>45624</v>
       </c>
       <c r="C289" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D289" s="3">
         <v>0.47291666666666665</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>676</v>
+        <v>528</v>
       </c>
       <c r="F289" s="2" t="s">
-        <v>797</v>
+        <v>828</v>
       </c>
       <c r="G289" s="2">
         <v>2600</v>
       </c>
       <c r="H289" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I289" s="4" t="s">
-        <v>828</v>
+        <v>648</v>
       </c>
       <c r="J289" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K289" s="4" t="s">
-        <v>798</v>
+        <v>623</v>
       </c>
       <c r="L289" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M289" s="4" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="N289" s="4" t="s">
-        <v>799</v>
+        <v>624</v>
       </c>
       <c r="O289" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P289" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q289" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R289" s="5" t="s">
-        <v>800</v>
+        <v>625</v>
       </c>
       <c r="S289" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T289" s="5" t="s">
-        <v>202</v>
+        <v>169</v>
       </c>
       <c r="U289" s="5" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="V289" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W289" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X289" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A290" s="12">
         <v>2024293</v>
       </c>
       <c r="B290" s="1">
         <v>45610</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D290" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>612</v>
+        <v>478</v>
       </c>
       <c r="F290" s="2" t="s">
-        <v>447</v>
+        <v>752</v>
       </c>
       <c r="G290" s="2">
         <v>3500</v>
       </c>
       <c r="H290" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I290" s="4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J290" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K290" s="4" t="s">
-        <v>654</v>
+        <v>510</v>
       </c>
       <c r="L290" s="4" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M290" s="4" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N290" s="4" t="s">
-        <v>801</v>
+        <v>626</v>
       </c>
       <c r="O290" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P290" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="P290" s="5" t="s">
+      <c r="Q290" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="Q290" s="5" t="s">
+      <c r="R290" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="R290" s="5" t="s">
+      <c r="S290" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T290" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="U290" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="S290" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U290" s="5" t="s">
+      <c r="V290" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="V290" s="5" t="s">
+      <c r="W290" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W290" s="6" t="s">
+      <c r="X290" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="291" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A291" s="12">
         <v>2024294</v>
       </c>
       <c r="B291" s="1">
         <v>45618</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="D291" s="3">
         <v>0.91041666666666676</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>411</v>
+        <v>327</v>
       </c>
       <c r="F291" s="2" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="G291" s="2">
         <v>5300</v>
       </c>
       <c r="H291" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I291" s="4" t="s">
-        <v>481</v>
+        <v>377</v>
       </c>
       <c r="J291" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K291" s="4" t="s">
-        <v>680</v>
+        <v>529</v>
       </c>
       <c r="L291" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M291" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N291" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O291" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="P291" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q291" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R291" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="S291" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T291" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U291" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="O291" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="V291" s="5" t="s">
-        <v>772</v>
+        <v>602</v>
       </c>
       <c r="W291" s="6" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="X291" s="6" t="s">
-        <v>803</v>
+        <v>655</v>
       </c>
     </row>
     <row r="292" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A292" s="12">
         <v>2024295</v>
       </c>
       <c r="B292" s="1">
         <v>45632</v>
       </c>
       <c r="C292" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D292" s="3">
         <v>0.49305555555555558</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="F292" s="2" t="s">
-        <v>487</v>
+        <v>762</v>
       </c>
       <c r="G292" s="2">
         <v>1560</v>
       </c>
       <c r="H292" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I292" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J292" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K292" s="4" t="s">
-        <v>804</v>
+        <v>627</v>
       </c>
       <c r="L292" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M292" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N292" s="4" t="s">
-        <v>805</v>
+        <v>628</v>
       </c>
       <c r="O292" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P292" s="5" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q292" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R292" s="5" t="s">
-        <v>806</v>
+        <v>629</v>
       </c>
       <c r="S292" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T292" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U292" s="5" t="s">
-        <v>807</v>
+        <v>630</v>
       </c>
       <c r="V292" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W292" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X292" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="293" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A293" s="12">
         <v>2024296</v>
       </c>
       <c r="B293" s="1">
         <v>45637</v>
       </c>
       <c r="C293" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="3">
         <v>0.66527777777777775</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>808</v>
+        <v>631</v>
       </c>
       <c r="F293" s="2" t="s">
-        <v>809</v>
+        <v>830</v>
       </c>
       <c r="G293" s="2">
         <v>1500</v>
       </c>
       <c r="H293" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I293" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J293" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K293" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L293" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M293" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N293" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O293" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P293" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q293" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R293" s="5" t="s">
-        <v>810</v>
+        <v>632</v>
       </c>
       <c r="S293" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T293" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U293" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V293" s="5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="W293" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X293" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="294" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A294" s="12">
         <v>2024297</v>
       </c>
       <c r="B294" s="1">
         <v>45637</v>
       </c>
       <c r="C294" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D294" s="3">
         <v>0.54097222222222219</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>553</v>
+        <v>434</v>
       </c>
       <c r="F294" s="2" t="s">
-        <v>305</v>
+        <v>713</v>
       </c>
       <c r="G294" s="2">
         <v>800</v>
       </c>
       <c r="H294" s="2" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="I294" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J294" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K294" s="4" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L294" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M294" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N294" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M294" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O294" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P294" s="5" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="Q294" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R294" s="5" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="S294" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T294" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="U294" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="T294" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V294" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W294" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X294" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="295" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A295" s="12">
         <v>2024298</v>
       </c>
       <c r="B295" s="1">
         <v>45636</v>
       </c>
       <c r="C295" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D295" s="3">
         <v>0.42222222222222222</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>784</v>
+        <v>613</v>
       </c>
       <c r="F295" s="2" t="s">
-        <v>343</v>
+        <v>724</v>
       </c>
       <c r="G295" s="2">
         <v>3000</v>
       </c>
       <c r="H295" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I295" s="4" t="s">
-        <v>252</v>
+        <v>209</v>
       </c>
       <c r="J295" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K295" s="4" t="s">
-        <v>358</v>
+        <v>285</v>
       </c>
       <c r="L295" s="4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M295" s="4" t="s">
-        <v>811</v>
+        <v>633</v>
       </c>
       <c r="N295" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O295" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P295" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q295" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R295" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S295" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T295" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="U295" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="V295" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="O295" s="4" t="s">
-[...20 lines deleted...]
-      <c r="V295" s="5" t="s">
+      <c r="W295" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="W295" s="6" t="s">
+      <c r="X295" s="6" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="296" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A296" s="12">
         <v>2024299</v>
       </c>
       <c r="B296" s="1">
         <v>45624</v>
       </c>
       <c r="C296" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D296" s="3">
         <v>0.61249999999999993</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>294</v>
+        <v>240</v>
       </c>
       <c r="F296" s="2" t="s">
-        <v>812</v>
+        <v>831</v>
       </c>
       <c r="G296" s="2">
         <v>3000</v>
       </c>
       <c r="H296" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I296" s="4" t="s">
-        <v>98</v>
+        <v>89</v>
       </c>
       <c r="J296" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K296" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="L296" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M296" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N296" s="4" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="O296" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P296" s="5" t="s">
-        <v>829</v>
+        <v>649</v>
       </c>
       <c r="Q296" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R296" s="5" t="s">
-        <v>749</v>
+        <v>583</v>
       </c>
       <c r="S296" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T296" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U296" s="5" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="V296" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W296" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X296" s="6" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="297" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A297" s="12">
         <v>2024300</v>
       </c>
       <c r="B297" s="1">
         <v>45656</v>
       </c>
       <c r="C297" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D297" s="3">
         <v>0.54652777777777783</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>813</v>
+        <v>634</v>
       </c>
       <c r="F297" s="2" t="s">
-        <v>789</v>
+        <v>826</v>
       </c>
       <c r="G297" s="2">
         <v>309</v>
       </c>
       <c r="H297" s="2" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I297" s="4" t="s">
-        <v>481</v>
+        <v>377</v>
       </c>
       <c r="J297" s="4" t="s">
-        <v>814</v>
+        <v>635</v>
       </c>
       <c r="K297" s="4" t="s">
-        <v>815</v>
+        <v>636</v>
       </c>
       <c r="L297" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="M297" s="4" t="s">
-        <v>816</v>
+        <v>637</v>
       </c>
       <c r="N297" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="O297" s="4" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="P297" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q297" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R297" s="5" t="s">
-        <v>817</v>
+        <v>638</v>
       </c>
       <c r="S297" s="5" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
       <c r="T297" s="5" t="s">
-        <v>816</v>
+        <v>637</v>
       </c>
       <c r="U297" s="5" t="s">
-        <v>210</v>
+        <v>176</v>
       </c>
       <c r="V297" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W297" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X297" s="6" t="s">
-        <v>172</v>
+        <v>149</v>
       </c>
     </row>
     <row r="298" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A298" s="12">
         <v>2024301</v>
       </c>
       <c r="B298" s="1">
         <v>45655</v>
       </c>
       <c r="C298" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D298" s="3">
         <v>0.56180555555555556</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>818</v>
+        <v>639</v>
       </c>
       <c r="F298" s="2" t="s">
-        <v>528</v>
+        <v>769</v>
       </c>
       <c r="G298" s="2">
         <v>2288</v>
       </c>
       <c r="H298" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I298" s="4" t="s">
-        <v>373</v>
+        <v>296</v>
       </c>
       <c r="J298" s="4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="K298" s="4" t="s">
-        <v>752</v>
+        <v>586</v>
       </c>
       <c r="L298" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M298" s="4" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="N298" s="4" t="s">
-        <v>819</v>
+        <v>640</v>
       </c>
       <c r="O298" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P298" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q298" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R298" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="P298" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S298" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T298" s="5" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="U298" s="5" t="s">
-        <v>820</v>
+        <v>641</v>
       </c>
       <c r="V298" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W298" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X298" s="6" t="s">
-        <v>681</v>
+        <v>530</v>
       </c>
     </row>
     <row r="299" spans="1:24" x14ac:dyDescent="0.35">
       <c r="A299" s="12">
         <v>2024302</v>
       </c>
       <c r="B299" s="1">
         <v>45637</v>
       </c>
       <c r="C299" s="2" t="s">
         <v>24</v>
       </c>
       <c r="D299" s="3">
         <v>0.65972222222222221</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>781</v>
+        <v>610</v>
       </c>
       <c r="F299" s="2" t="s">
-        <v>821</v>
+        <v>832</v>
       </c>
       <c r="G299" s="2">
         <v>1000</v>
       </c>
       <c r="H299" s="2" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I299" s="4" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="J299" s="4" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="K299" s="4" t="s">
-        <v>822</v>
+        <v>642</v>
       </c>
       <c r="L299" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="M299" s="4" t="s">
-        <v>823</v>
+        <v>643</v>
       </c>
       <c r="N299" s="4" t="s">
-        <v>820</v>
+        <v>641</v>
       </c>
       <c r="O299" s="4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="P299" s="5" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="Q299" s="5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="R299" s="5" t="s">
-        <v>661</v>
+        <v>516</v>
       </c>
       <c r="S299" s="5" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="T299" s="5" t="s">
-        <v>823</v>
+        <v>643</v>
       </c>
       <c r="U299" s="5" t="s">
-        <v>820</v>
+        <v>641</v>
       </c>
       <c r="V299" s="5" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="W299" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="X299" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:X299" xr:uid="{D0D90EBE-431D-4657-9CD9-97A96C498652}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:V504">
     <sortCondition ref="A2:A504"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" tooltip="Open report in Web Browser" display="2024013" xr:uid="{ACFD5484-5C0B-4CE4-8724-4904E8EAE6A6}"/>
     <hyperlink ref="A4" r:id="rId2" tooltip="Open report in Web Browser" display="2024003" xr:uid="{8FCAA095-8DCA-4FAB-9734-30730BA85EA6}"/>
     <hyperlink ref="A5" r:id="rId3" tooltip="Open report in Web Browser" display="2024004" xr:uid="{4433C12D-EECE-4B2D-9315-2015CF2E19B1}"/>
     <hyperlink ref="A9" r:id="rId4" tooltip="Open report in Web Browser" display="2024008" xr:uid="{2D97AF0B-11DD-419C-841C-39EE3749DC94}"/>
     <hyperlink ref="A13" r:id="rId5" tooltip="Open report in Web Browser" display="2024012" xr:uid="{4EB520E4-2246-4FEB-A969-EC3E5C5218E4}"/>
     <hyperlink ref="A2" r:id="rId6" tooltip="Open report in Web Browser" display="2024001" xr:uid="{8F38AADE-C50B-44C9-8029-3F1FEC82FAAE}"/>
     <hyperlink ref="A15" r:id="rId7" tooltip="Open report in Web Browser" display="2024014" xr:uid="{F6B8C935-DE06-4368-A4B5-28EA38988E9E}"/>
     <hyperlink ref="A16" r:id="rId8" tooltip="Open report in Web Browser" display="2024015" xr:uid="{7A4FFA32-E572-4714-9405-4E56C430BF24}"/>
     <hyperlink ref="A6" r:id="rId9" tooltip="Open report in Web Browser" display="2024005" xr:uid="{65C258A7-470C-4B37-8B94-0734C9F74CCC}"/>
     <hyperlink ref="A12" r:id="rId10" tooltip="Open report in Web Browser" display="2024011" xr:uid="{E83B244C-FD76-4663-B186-2F5AAED0CB20}"/>
     <hyperlink ref="A8" r:id="rId11" tooltip="Open report in Web Browser" display="https://www.airproxboard.org.uk/uploadedFiles/Content/Standard_content/Airprox_report_files/2024/Airprox Report 2024007.pdf" xr:uid="{E577B8DF-0BD1-416A-B87D-6B497987F7AC}"/>
     <hyperlink ref="A10" r:id="rId12" tooltip="Open report in Web Browser" display="2024009" xr:uid="{9A83AD9D-E77C-4BA3-BD8C-F0BB9B4D5DFF}"/>
     <hyperlink ref="A3" r:id="rId13" tooltip="Open report in Web Browser" display="2024002" xr:uid="{697E07FF-12A7-4FD9-AD92-BCDC9E59BE65}"/>
     <hyperlink ref="A7" r:id="rId14" tooltip="Open report in Web Browser" display="2024006" xr:uid="{B25B27EC-92F1-4E07-8CCD-FDFE50563E09}"/>
     <hyperlink ref="A18" r:id="rId15" tooltip="Open report in Web Browser" display="2024017" xr:uid="{F20C61DC-1105-45AB-9E2D-D2B4D58EC14B}"/>
     <hyperlink ref="A11" r:id="rId16" tooltip="Open report in Web Browser" display="2024010" xr:uid="{36712CC6-8476-47ED-9792-EFDD72AFF5E4}"/>
     <hyperlink ref="A17" r:id="rId17" tooltip="Open report in Web Browser" display="2024016" xr:uid="{0918CB77-B3D3-4723-B87A-AAD5F4323248}"/>
@@ -25506,111 +25509,64 @@
   <pageSetup paperSize="9" orientation="portrait" r:id="rId299"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - CAA Use Only: This information is for CAA use only &amp;1#_x000D_</oddHeader>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;8&amp;K000000 OFFICIAL - CAA Use Only</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">VQYK5EVNXYDV-2005788277-3397</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="5441f9af-d66b-45c3-9ebd-2c762688c8c2">
+      <Url>https://caa.sharepoint.com/sites/data-analysis-documents-web/_layouts/15/DocIdRedir.aspx?ID=VQYK5EVNXYDV-2005788277-3397</Url>
+      <Description>VQYK5EVNXYDV-2005788277-3397</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...50 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5441f9af-d66b-45c3-9ebd-2c762688c8c2" xmlns:ns3="acf05547-988b-42da-a885-0ce41ae4cf98" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="378bcc32a997119adab3d814339bfa2b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100938819F6AF28564ABEB6E7BED7613146" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="60db7f01ccf59d56842017cc8d1f847f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5441f9af-d66b-45c3-9ebd-2c762688c8c2" xmlns:ns3="acf05547-988b-42da-a885-0ce41ae4cf98" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e3d76324ea48352ef744b011916807d" ns2:_="" ns3:_="">
     <xsd:import namespace="5441f9af-d66b-45c3-9ebd-2c762688c8c2"/>
     <xsd:import namespace="acf05547-988b-42da-a885-0ce41ae4cf98"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5441f9af-d66b-45c3-9ebd-2c762688c8c2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -25738,95 +25694,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD6C39E-B6D9-4A4A-B82C-5265B4B0EDF7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11E2318B-EA7D-49E4-9802-B58D019EF84E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="b340c8c5-af6c-421f-bc2f-a819b9ebc475"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="592ef723-ec14-4715-b0c6-aa5beedb1a0f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D24B6409-D7AA-4335-AB05-2FB87E911EAC}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{093D7196-21AC-4D2A-908D-9A81A6EE98D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11E2318B-EA7D-49E4-9802-B58D019EF84E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AD6C39E-B6D9-4A4A-B82C-5265B4B0EDF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Website Catalogue 2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -25883,39 +25886,39 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="CAAContentGroup">
     <vt:lpwstr>5;#Department|3accad92-ad1e-401f-b553-444d27f03d86</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="CAADepartments">
     <vt:lpwstr>2;#UK Airprox Board|330274e2-7cfb-42b2-8a81-0f435732ca2f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="CAABusinessFunctions">
     <vt:lpwstr>1;#Safety Investigation and Reporting|ae65efa0-5d4e-4c61-843a-e1c45558aee3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a9bc424c-97de-44ca-a3f2-7cacbf57d582</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Name">
     <vt:lpwstr>O - Unrestricted - Public</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SiteId">
     <vt:lpwstr>c4edd5ba-10c3-4fe3-946a-7c9c446ab8c8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ActionId">
     <vt:lpwstr>ba7f6088-2a2a-42e3-8975-98854a01628a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_SetDate">
     <vt:lpwstr>2023-12-11T15:57:37Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_1e6039e1-a83a-4485-9581-62128b86c05c_ContentBits">
+    <vt:lpwstr>3</vt:lpwstr>
   </property>
 </Properties>
 </file>